--- v0 (2025-10-22)
+++ v1 (2026-07-16)
@@ -1,881 +1,4907 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:body>
+    <w:p w14:paraId="326FEB74" w14:textId="306497FF" w:rsidR="003C4DA9" w:rsidRPr="002C2DB4" w:rsidRDefault="004764DF" w:rsidP="002C2DB4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4635">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D3CC3AA" wp14:editId="32EEB771">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6458585" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="18415" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6458585" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1ABDA7C9" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="009262FF" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009262FF">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
+                              </w:rPr>
+                              <w:t>Rural Professional Housing Grant Program</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="78DA8549" w14:textId="77777777" w:rsidR="0076772F" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="1D3CC3AA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:12.75pt;width:508.55pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjzSwxJAIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjg2nLQ14hRdugwD&#10;ugvQ7gNoWY6F6TZJiZ19/Sg5zYJuexlmAwIlUkfkOeTqdlSSHLjzwuia5rM5JVwz0wq9q+nXp+2b&#10;a0p8AN2CNJrX9Mg9vV2/frUabMUL0xvZckcQRPtqsDXtQ7BVlnnWcwV+ZizX6OyMUxBw63ZZ62BA&#10;dCWzYj5fZoNxrXWGce/x9H5y0nXC7zrOwueu8zwQWVPMLaTVpbWJa7ZeQbVzYHvBTmnAP2ShQGh8&#10;9Ax1DwHI3onfoJRgznjThRkzKjNdJxhPNWA1+fxFNY89WJ5qQXK8PdPk/x8s+3T44ohoa1rkV5Ro&#10;UCjSEx8DeWtGUkR+BusrDHu0GBhGPEadU63ePhj2zRNtNj3oHb9zzgw9hxbzy+PN7OLqhOMjSDN8&#10;NC0+A/tgEtDYORXJQzoIoqNOx7M2MRWGh8tycY0/JQx9eTkvl0VSL4Pq+bp1PrznRpFo1NSh+Ake&#10;Dg8+xHSgeg6Jr3kjRbsVUqaN2zUb6cgBsFG26UsVvAiTmgw1vVkUi4mBv0LM0/cnCCUCdrwUqqbX&#10;5yCoIm/vdJv6MYCQk40pS30iMnI3sRjGZjwJ05j2iJQ6M3U2TiIavXE/KBmwq2vqv+/BcUrkB42y&#10;3ORlGccgbcrFFXJI3KWnufSAZghV00DJZG5CGp1EmL1D+bYiERt1njI55Yrdmvg+TVYch8t9ivo1&#10;/+ufAAAA//8DAFBLAwQUAAYACAAAACEA7wZ87d4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wW7CMBBE70j9B2sr9VacoAaqNA6qijiXAhLqzbGXOCJep7EJoV9fcyrH2VnNvCmWo23ZgL1vHAlI&#10;pwkwJOV0Q7WA/W79/ArMB0lato5QwBU9LMuHSSFz7S70hcM21CyGkM+lABNCl3PulUEr/dR1SNE7&#10;ut7KEGVfc93LSwy3LZ8lyZxb2VBsMLLDD4PqtD1bAX61+enUcVOdjL7+fq6GTB3W30I8PY7vb8AC&#10;juH/GW74ER3KyFS5M2nPWgFxSBAwyzJgNzdJFymwKl5e5gvgZcHvB5R/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAKPNLDEkAgAARwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAO8GfO3eAAAACAEAAA8AAAAAAAAAAAAAAAAAfgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1ABDA7C9" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="009262FF" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009262FF">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
+                        </w:rPr>
+                        <w:t>Rural Professional Housing Grant Program</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="78DA8549" w14:textId="77777777" w:rsidR="0076772F" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00347FC7" w:rsidRPr="006E2688">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F01F2F2" wp14:editId="54F7A8AC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-266065</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6803390</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6456680" cy="1243965"/>
+                <wp:effectExtent l="0" t="0" r="20320" b="13335"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="10" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6456680" cy="1243965"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="284278E1" w14:textId="2B074A14" w:rsidR="006C71EE" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006E2688">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Community to be Served - Please Identify the Eligible Community</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="30BB09E1" w14:textId="2083F573" w:rsidR="00992920" w:rsidRPr="006C71EE" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006C002A">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>"Small Community": In the space below, enter the Community Name where the proposed development will be constructed.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04F61EDE" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="006C002A" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Community Name: </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:id w:val="-1797599010"/>
+                                <w:placeholder>
+                                  <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                                </w:placeholder>
+                                <w:showingPlcHdr/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="0000078E">
+                                  <w:rPr>
+                                    <w:rStyle w:val="PlaceholderText"/>
+                                  </w:rPr>
+                                  <w:t>Click or tap here to enter text.</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2F01F2F2" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-20.95pt;margin-top:535.7pt;width:508.4pt;height:97.95pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaMVHIJgIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjJkiwx4hRdugwD&#10;ugvQ7gNoWY6FSaInKbG7ry8lp2l2exnmB0EUqcOjQ9Lrq95odpTOK7QFn4zGnEkrsFJ2X/Cv97tX&#10;S858AFuBRisL/iA9v9q8fLHu2lxOsUFdSccIxPq8awvehNDmWeZFIw34EbbSkrNGZyCQ6fZZ5aAj&#10;dKOz6Xi8yDp0VetQSO/p9GZw8k3Cr2spwue69jIwXXDiFtLq0lrGNdusId87aBslTjTgH1gYUJaS&#10;nqFuIAA7OPUblFHCocc6jASaDOtaCZneQK+ZjH95zV0DrUxvIXF8e5bJ/z9Y8en4xTFVUe1IHguG&#10;anQv+8DeYs+mUZ6u9TlF3bUUF3o6ptD0VN/eovjmmcVtA3Yvr53DrpFQEb1JvJldXB1wfAQpu49Y&#10;URo4BExAfe1M1I7UYIROPB7OpYlUBB0uZvPFYkkuQb7JdPZ6tZinHJA/XW+dD+8lGhY3BXdU+wQP&#10;x1sfIh3In0JiNo9aVTuldTLcvtxqx45AfbJL3wn9pzBtWVfw1Xw6HxT4K8Q4fX+CMCpQw2tlCr48&#10;B0EedXtnq9SOAZQe9kRZ25OQUbtBxdCX/VCymCCKXGL1QMo6HPqb5pE2DbofnHXU2wX33w/gJGf6&#10;g6XqrCazWRyGZMzmb6ZkuEtPeekBKwiq4IGzYbsNaYCibhavqYq1Svo+MzlRpp5Nsp/mKw7FpZ2i&#10;nv8Cm0cAAAD//wMAUEsDBBQABgAIAAAAIQAURmLj4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUhcUOukjZImxKkQEghupSC4uvE2ifBPsN00vD3LCY4782l2pt7ORrMJfRic&#10;FZAuE2BoW6cG2wl4e31YbICFKK2S2lkU8I0Bts3lRS0r5c72Bad97BiF2FBJAX2MY8V5aHs0Mizd&#10;iJa8o/NGRjp9x5WXZwo3mq+SJOdGDpY+9HLE+x7bz/3JCNhkT9NHeF7v3tv8qMt4U0yPX16I66v5&#10;7hZYxDn+wfBbn6pDQ50O7mRVYFrAIktLQslIijQDRkhZZCQdSFrlxRp4U/P/K5ofAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFoxUcgmAgAATQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABRGYuPiAAAADQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="284278E1" w14:textId="2B074A14" w:rsidR="006C71EE" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006E2688">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Community to be Served - Please Identify the Eligible Community</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="30BB09E1" w14:textId="2083F573" w:rsidR="00992920" w:rsidRPr="006C71EE" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006C002A">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>"Small Community": In the space below, enter the Community Name where the proposed development will be constructed.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04F61EDE" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="006C002A" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Community Name: </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:id w:val="-1797599010"/>
+                          <w:placeholder>
+                            <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtEndPr/>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="0000078E">
+                            <w:rPr>
+                              <w:rStyle w:val="PlaceholderText"/>
+                            </w:rPr>
+                            <w:t>Click or tap here to enter text.</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00347FC7">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="372DB7D7" wp14:editId="44F72598">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7109032</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6459220" cy="7315"/>
+                <wp:effectExtent l="0" t="0" r="36830" b="31115"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Straight Connector 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6459220" cy="7315"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5DC15A8E" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,559.75pt" to="508.6pt,560.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsIfZZwgEAAMQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadLALmzUdA9dwQVB&#10;xS7cvc64sfCXxqZN/z1jJw0IWAkhLlZsv/dm3vNkcztaw46AUXvX8fWq5gyc9L12h45/fnj74g1n&#10;MQnXC+MddPwMkd9unz/bnEILjR+86QEZibjYnkLHh5RCW1VRDmBFXPkAji6VRysSbfFQ9ShOpG5N&#10;1dT1dXXy2Af0EmKk07vpkm+LvlIg00elIiRmOk69pbJiWR/zWm03oj2gCIOWcxviH7qwQjsqukjd&#10;iSTYN9S/SVkt0Uev0kp6W3mltITigdys61/c3A8iQPFC4cSwxBT/n6z8cNwj033HG86csPRE9wmF&#10;PgyJ7bxzFKBH1uScTiG2BN+5Pc67GPaYTY8KLVNGhy80AiUGMsbGkvJ5SRnGxCQdXr+6umkaegxJ&#10;d69frq+yeDWpZLWAMb0Db1n+6LjRLmcgWnF8H9MEvUCIl7ua+ihf6Wwgg437BIp8Ub2pozJRsDPI&#10;joJmof+6nssWZKYobcxCqkvJJ0kzNtOgTNnfEhd0qehdWohWO49/qprGS6tqwl9cT16z7Uffn8ur&#10;lDhoVEqg81jnWfx5X+g/fr7tdwAAAP//AwBQSwMEFAAGAAgAAAAhANDKVS/cAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonUhpII1TlUqIMy2X3jbxkkSN1yF22/D3OCc4&#10;7sxo9k25ne0grjT53rGGZKVAEDfO9Nxq+Dy+PT2D8AHZ4OCYNPyQh211f1diYdyNP+h6CK2IJewL&#10;1NCFMBZS+qYji37lRuLofbnJYojn1Eoz4S2W20GmSq2lxZ7jhw5H2nfUnA8Xq+H4btVch35P/J2r&#10;3ek1W/Mp0/rxYd5tQASaw18YFvyIDlVkqt2FjReDhjgkRDVJXjIQi6+SPAVRL1qqcpBVKf9vqH4B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7CH2WcIBAADEAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0MpVL9wAAAALAQAADwAAAAAAAAAAAAAA&#10;AAAcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+                <w10:wrap anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00347FC7" w:rsidRPr="00A858F3">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C28E0E6" wp14:editId="3B4A9420">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-266065</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4613275</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6450330" cy="2190115"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="19685"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="6" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6450330" cy="2190115"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="710AD787" w14:textId="77777777" w:rsidR="0076772F" w:rsidRDefault="0076772F" w:rsidP="00992920">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A858F3">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Applicant Representative - This is the individual who will complete the application on behalf of the Organization.  </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="47FB4EAD" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00347FC7" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0F062DC6" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A858F3">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Representative Name: </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:id w:val="-999114284"/>
+                                <w:placeholder>
+                                  <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                                </w:placeholder>
+                                <w:showingPlcHdr/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="00A858F3">
+                                  <w:rPr>
+                                    <w:rStyle w:val="PlaceholderText"/>
+                                  </w:rPr>
+                                  <w:t>Click or tap here to enter text.</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                          <w:p w14:paraId="7B16C01F" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A858F3">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Representative Email: </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:id w:val="-2137013498"/>
+                                <w:placeholder>
+                                  <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                                </w:placeholder>
+                                <w:showingPlcHdr/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="00A858F3">
+                                  <w:rPr>
+                                    <w:rStyle w:val="PlaceholderText"/>
+                                  </w:rPr>
+                                  <w:t>Click or tap here to enter text.</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                          <w:p w14:paraId="32D55222" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A858F3">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Representative Phone Number: </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:id w:val="-1540432733"/>
+                                <w:placeholder>
+                                  <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                                </w:placeholder>
+                                <w:showingPlcHdr/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="00A858F3">
+                                  <w:rPr>
+                                    <w:rStyle w:val="PlaceholderText"/>
+                                  </w:rPr>
+                                  <w:t>Click or tap here to enter text.</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                          <w:p w14:paraId="3CBCB958" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A858F3">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Representative Employer: </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:id w:val="-1882166501"/>
+                                <w:placeholder>
+                                  <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                                </w:placeholder>
+                                <w:showingPlcHdr/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="00A858F3">
+                                  <w:rPr>
+                                    <w:rStyle w:val="PlaceholderText"/>
+                                  </w:rPr>
+                                  <w:t>Click or tap here to enter text.</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                          <w:p w14:paraId="2F1F3A63" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A858F3">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Title: </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:id w:val="-1467045923"/>
+                                <w:placeholder>
+                                  <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                                </w:placeholder>
+                                <w:showingPlcHdr/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="00A858F3">
+                                  <w:rPr>
+                                    <w:rStyle w:val="PlaceholderText"/>
+                                  </w:rPr>
+                                  <w:t>Click or tap here to enter text.</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1C28E0E6" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-20.95pt;margin-top:363.25pt;width:507.9pt;height:172.45pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaBysqJgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N7azSbqx4qy22aaq&#10;tL1Iu/0AjHGMCgwFEjv9+h1wNk1vL1X9gBhmOMycM+PVzaAVOQjnJZiKFpOcEmE4NNLsKvrlcfvq&#10;mhIfmGmYAiMqehSe3qxfvlj1thRT6EA1whEEMb7sbUW7EGyZZZ53QjM/ASsMOltwmgU03S5rHOsR&#10;XatsmueLrAfXWAdceI+nd6OTrhN+2woePrWtF4GoimJuIa0urXVcs/WKlTvHbCf5KQ32D1loJg0+&#10;eoa6Y4GRvZO/QWnJHXhow4SDzqBtJRepBqymyH+p5qFjVqRakBxvzzT5/wfLPx4+OyKbii4oMUyj&#10;RI9iCOQNDGQa2emtLzHowWJYGPAYVU6VensP/KsnBjYdMztx6xz0nWANZlfEm9nF1RHHR5C6/wAN&#10;PsP2ARLQ0DodqUMyCKKjSsezMjEVjoeL2Ty/ukIXR9+0WOZFMU9vsPL5unU+vBOgSdxU1KH0CZ4d&#10;7n2I6bDyOSS+5kHJZiuVSobb1RvlyIFhm2zTd0L/KUwZ0ld0OZ/ORwb+CpGn708QWgbsdyV1Ra/P&#10;QayMvL01TerGwKQa95iyMiciI3cji2Goh6TYWZ8amiMy62BsbxxH3HTgvlPSY2tX1H/bMycoUe8N&#10;qrMsZrM4C8mYzV9P0XCXnvrSwwxHqIoGSsbtJqT5ibwZuEUVW5n4jXKPmZxSxpZNtJ/GK87EpZ2i&#10;fvwE1k8AAAD//wMAUEsDBBQABgAIAAAAIQChIefC4gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCQuaEu7lXYtTSeEBIIbDATXrMnaisQpSdaVt8ec4Gj70+/vr7ezNWzSPgwO&#10;BaTLBJjG1qkBOwFvr/eLDbAQJSppHGoB3zrAtjk/q2Wl3Alf9LSLHaMQDJUU0Mc4VpyHttdWhqUb&#10;NdLt4LyVkUbfceXlicKt4askybmVA9KHXo76rtft5+5oBWyyx+kjPK2f39v8YMp4VUwPX16Iy4v5&#10;9gZY1HP8g+FXn9ShIae9O6IKzAhYZGlJqIBilV8DI6Is1rTZE5oUaQa8qfn/Es0PAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhANoHKyomAgAATAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKEh58LiAAAADAEAAA8AAAAAAAAAAAAAAAAAgAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="710AD787" w14:textId="77777777" w:rsidR="0076772F" w:rsidRDefault="0076772F" w:rsidP="00992920">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A858F3">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Applicant Representative - This is the individual who will complete the application on behalf of the Organization.  </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="47FB4EAD" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00347FC7" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="0F062DC6" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A858F3">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Representative Name: </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:id w:val="-999114284"/>
+                          <w:placeholder>
+                            <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtEndPr/>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="00A858F3">
+                            <w:rPr>
+                              <w:rStyle w:val="PlaceholderText"/>
+                            </w:rPr>
+                            <w:t>Click or tap here to enter text.</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:p>
+                    <w:p w14:paraId="7B16C01F" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A858F3">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Representative Email: </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:id w:val="-2137013498"/>
+                          <w:placeholder>
+                            <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtEndPr/>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="00A858F3">
+                            <w:rPr>
+                              <w:rStyle w:val="PlaceholderText"/>
+                            </w:rPr>
+                            <w:t>Click or tap here to enter text.</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:p>
+                    <w:p w14:paraId="32D55222" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A858F3">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Representative Phone Number: </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:id w:val="-1540432733"/>
+                          <w:placeholder>
+                            <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtEndPr/>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="00A858F3">
+                            <w:rPr>
+                              <w:rStyle w:val="PlaceholderText"/>
+                            </w:rPr>
+                            <w:t>Click or tap here to enter text.</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:p>
+                    <w:p w14:paraId="3CBCB958" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A858F3">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Representative Employer: </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:id w:val="-1882166501"/>
+                          <w:placeholder>
+                            <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtEndPr/>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="00A858F3">
+                            <w:rPr>
+                              <w:rStyle w:val="PlaceholderText"/>
+                            </w:rPr>
+                            <w:t>Click or tap here to enter text.</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:p>
+                    <w:p w14:paraId="2F1F3A63" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A858F3">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Title: </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:id w:val="-1467045923"/>
+                          <w:placeholder>
+                            <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtEndPr/>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="00A858F3">
+                            <w:rPr>
+                              <w:rStyle w:val="PlaceholderText"/>
+                            </w:rPr>
+                            <w:t>Click or tap here to enter text.</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00347FC7">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BC5C582" wp14:editId="73703967">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-260985</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5139720</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6466637" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="12" name="Straight Connector 12"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6466637" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="16CD2A30" id="Straight Connector 12" o:spid="_x0000_s1026" style="position:absolute;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-20.55pt,404.7pt" to="488.65pt,404.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGvaYFtgEAALkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GOEzEMvSPxD1HudNqCBjTqdA9dwQVB&#10;xcIHZDNOJyKJIye007/HSdtZBAghxMUTx37Pfo5nczd5J45AyWLo5WqxlAKCxsGGQy+/fH774o0U&#10;KaswKIcBenmGJO+2z59tTrGDNY7oBiDBJCF1p9jLMefYNU3SI3iVFhghcNAgeZXZpUMzkDoxu3fN&#10;erlsmxPSEAk1pMS395eg3FZ+Y0Dnj8YkyML1knvL1VK1j8U2243qDqTiaPW1DfUPXXhlAxedqe5V&#10;VuIb2V+ovNWECU1eaPQNGmM1VA2sZrX8Sc3DqCJULTycFOcxpf9Hqz8c9yTswG+3liIoz2/0kEnZ&#10;w5jFDkPgCSIJDvKkTjF1DNiFPV29FPdUZE+GfPmyIDHV6Z7n6cKUhebL9lXbti9fS6FvseYJGCnl&#10;d4BelEMvnQ1FuOrU8X3KXIxTbynslEYupespnx2UZBc+gWExXGxV0XWNYOdIHBUvwPB1VWQwV80s&#10;EGOdm0HLP4OuuQUGdbX+Fjhn14oY8gz0NiD9rmqebq2aS/5N9UVrkf2Iw7k+RB0H70dVdt3lsoA/&#10;+hX+9MdtvwMAAP//AwBQSwMEFAAGAAgAAAAhAA4JWjfgAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tqwzAQRfeF/oOYQneJ7DTk4VoOIVBKN6Vx2r1iTWQn1shIsuP+fVUopMuZOdw5N9+MpmUD&#10;Ot9YEpBOE2BIlVUNaQGfh5fJCpgPkpRsLaGAb/SwKe7vcpkpe6U9DmXQLIaQz6SAOoQu49xXNRrp&#10;p7ZDireTdUaGODrNlZPXGG5aPkuSBTeyofihlh3uaqwuZW8EtG9u+NI7vfX9635Rnj9Os/fDIMTj&#10;w7h9BhZwDDcYfvWjOhTR6Wh7Up61AibzNI2ogFWyngOLxHq5fAJ2/NvwIuf/OxQ/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAMa9pgW2AQAAuQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA4JWjfgAAAACwEAAA8AAAAAAAAAAAAAAAAAEAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+                <w10:wrap anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006C71EE" w:rsidRPr="009262FF">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="490E8B7C" wp14:editId="1A02CC98">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2332178</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6456045" cy="2289810"/>
+                <wp:effectExtent l="0" t="0" r="20955" b="15240"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="5" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6456045" cy="2289810"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:id w:val="1324245512"/>
+                              <w:docPartList>
+                                <w:docPartGallery w:val="Quick Parts"/>
+                              </w:docPartList>
+                            </w:sdtPr>
+                            <w:sdtEndPr>
+                              <w:rPr>
+                                <w:b w:val="0"/>
+                                <w:bCs w:val="0"/>
+                              </w:rPr>
+                            </w:sdtEndPr>
+                            <w:sdtContent>
+                              <w:p w14:paraId="63F248DA" w14:textId="5FDC211C" w:rsidR="0076772F" w:rsidRDefault="0076772F" w:rsidP="00992920">
+                                <w:pPr>
+                                  <w:spacing w:line="240" w:lineRule="auto"/>
+                                  <w:jc w:val="both"/>
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="28"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="009262FF">
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="28"/>
+                                  </w:rPr>
+                                  <w:t>Applicant Organization Information - This is the Organization that will apply to be a Grant Recipient.</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="1AEF1BF8" w14:textId="77777777" w:rsidR="00992920" w:rsidRPr="00992920" w:rsidRDefault="00992920" w:rsidP="00992920">
+                                <w:pPr>
+                                  <w:spacing w:line="240" w:lineRule="auto"/>
+                                  <w:jc w:val="both"/>
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="28"/>
+                                  </w:rPr>
+                                </w:pPr>
+                              </w:p>
+                              <w:p w14:paraId="60E1B1AE" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="28"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00A858F3">
+                                  <w:rPr>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="28"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Organization Name: </w:t>
+                                </w:r>
+                                <w:sdt>
+                                  <w:sdtPr>
+                                    <w:rPr>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="28"/>
+                                    </w:rPr>
+                                    <w:id w:val="986742048"/>
+                                    <w:showingPlcHdr/>
+                                  </w:sdtPr>
+                                  <w:sdtEndPr/>
+                                  <w:sdtContent>
+                                    <w:r w:rsidRPr="0000078E">
+                                      <w:rPr>
+                                        <w:rStyle w:val="PlaceholderText"/>
+                                      </w:rPr>
+                                      <w:t>Click or tap here to enter text.</w:t>
+                                    </w:r>
+                                  </w:sdtContent>
+                                </w:sdt>
+                              </w:p>
+                              <w:p w14:paraId="4D6A3BEC" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="28"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00A858F3">
+                                  <w:rPr>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="28"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Organization Email: </w:t>
+                                </w:r>
+                                <w:sdt>
+                                  <w:sdtPr>
+                                    <w:rPr>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="28"/>
+                                    </w:rPr>
+                                    <w:id w:val="-692919149"/>
+                                    <w:showingPlcHdr/>
+                                  </w:sdtPr>
+                                  <w:sdtEndPr/>
+                                  <w:sdtContent>
+                                    <w:r w:rsidRPr="0000078E">
+                                      <w:rPr>
+                                        <w:rStyle w:val="PlaceholderText"/>
+                                      </w:rPr>
+                                      <w:t>Click or tap here to enter text.</w:t>
+                                    </w:r>
+                                  </w:sdtContent>
+                                </w:sdt>
+                              </w:p>
+                              <w:p w14:paraId="7F89B328" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="28"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00A858F3">
+                                  <w:rPr>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="28"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Organization Phone Number: </w:t>
+                                </w:r>
+                                <w:sdt>
+                                  <w:sdtPr>
+                                    <w:rPr>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="28"/>
+                                    </w:rPr>
+                                    <w:id w:val="1938865044"/>
+                                    <w:showingPlcHdr/>
+                                  </w:sdtPr>
+                                  <w:sdtEndPr/>
+                                  <w:sdtContent>
+                                    <w:r w:rsidRPr="0000078E">
+                                      <w:rPr>
+                                        <w:rStyle w:val="PlaceholderText"/>
+                                      </w:rPr>
+                                      <w:t>Click or tap here to enter text.</w:t>
+                                    </w:r>
+                                  </w:sdtContent>
+                                </w:sdt>
+                              </w:p>
+                              <w:p w14:paraId="60AB1159" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="28"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00A858F3">
+                                  <w:rPr>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="28"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Mailing Address: </w:t>
+                                </w:r>
+                                <w:sdt>
+                                  <w:sdtPr>
+                                    <w:rPr>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="28"/>
+                                    </w:rPr>
+                                    <w:id w:val="-1856873049"/>
+                                    <w:showingPlcHdr/>
+                                  </w:sdtPr>
+                                  <w:sdtEndPr/>
+                                  <w:sdtContent>
+                                    <w:r w:rsidRPr="0000078E">
+                                      <w:rPr>
+                                        <w:rStyle w:val="PlaceholderText"/>
+                                      </w:rPr>
+                                      <w:t>Click or tap here to enter text.</w:t>
+                                    </w:r>
+                                  </w:sdtContent>
+                                </w:sdt>
+                              </w:p>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:p w14:paraId="1DC55B13" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A858F3">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>City:</w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:id w:val="-1283802340"/>
+                                <w:placeholder>
+                                  <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                                </w:placeholder>
+                                <w:showingPlcHdr/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="0000078E">
+                                  <w:rPr>
+                                    <w:rStyle w:val="PlaceholderText"/>
+                                  </w:rPr>
+                                  <w:t>Click or tap here to enter text.</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="00A858F3">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>Zip Code:</w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:id w:val="2139304574"/>
+                                <w:placeholder>
+                                  <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                                </w:placeholder>
+                                <w:showingPlcHdr/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="0000078E">
+                                  <w:rPr>
+                                    <w:rStyle w:val="PlaceholderText"/>
+                                  </w:rPr>
+                                  <w:t>Click or tap here to enter text.</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="490E8B7C" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:183.65pt;width:508.35pt;height:180.3pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdB2PeJwIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06ShLW3UdLV0KUJa&#10;LtIuH+A4TmNhe4ztNlm+nrHTlmqBF0QeLI9nfDxzzkzWN4NW5Cicl2AqOp3klAjDoZFmX9Gvj7tX&#10;S0p8YKZhCoyo6JPw9Gbz8sW6t6UooAPVCEcQxPiytxXtQrBllnneCc38BKww6GzBaRbQdPuscaxH&#10;dK2yIs8XWQ+usQ648B5P70Yn3ST8thU8fG5bLwJRFcXcQlpdWuu4Zps1K/eO2U7yUxrsH7LQTBp8&#10;9AJ1xwIjByd/g9KSO/DQhgkHnUHbSi5SDVjNNH9WzUPHrEi1IDneXmjy/w+Wfzp+cUQ2FZ1TYphG&#10;iR7FEMhbGEgR2emtLzHowWJYGPAYVU6VensP/JsnBrYdM3tx6xz0nWANZjeNN7OrqyOOjyB1/xEa&#10;fIYdAiSgoXU6UodkEERHlZ4uysRUOB4uZvNFPsMUOfqKYrlaTpN2GSvP163z4b0ATeKmog6lT/Ds&#10;eO9DTIeV55D4mgclm51UKhluX2+VI0eGbbJLX6rgWZgypK/oal7MRwb+CpGn708QWgbsdyV1RZeX&#10;IFZG3t6ZJnVjYFKNe0xZmRORkbuRxTDUQ1Ls9VmfGponZNbB2N44jrjpwP2gpMfWrqj/fmBOUKI+&#10;GFRnNZ3N4iwkYzZ/U6Dhrj31tYcZjlAVDZSM221I8xN5M3CLKrYy8RvlHjM5pYwtm2g/jVeciWs7&#10;Rf36CWx+AgAA//8DAFBLAwQUAAYACAAAACEAUVlljN8AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB12qC4DdlUCAkENyiovbqxm0TY62C7afh73BMcRzOaeVOtJ2vYqH3o&#10;HSHMZxkwTY1TPbUInx9Pt0tgIUpS0jjSCD86wLq+vKhkqdyJ3vW4iS1LJRRKidDFOJSch6bTVoaZ&#10;GzQl7+C8lTFJ33Ll5SmVW8MXWVZwK3tKC50c9GOnm6/N0SIs717GXXjN37ZNcTCreCPG52+PeH01&#10;PdwDi3qKf2E44yd0qBPT3h1JBWYQ0pGIkBciB3a2s3khgO0RxEKsgNcV//+g/gUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDdB2PeJwIAAEwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBRWWWM3wAAAAkBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:id w:val="1324245512"/>
+                        <w:docPartList>
+                          <w:docPartGallery w:val="Quick Parts"/>
+                        </w:docPartList>
+                      </w:sdtPr>
+                      <w:sdtEndPr>
+                        <w:rPr>
+                          <w:b w:val="0"/>
+                          <w:bCs w:val="0"/>
+                        </w:rPr>
+                      </w:sdtEndPr>
+                      <w:sdtContent>
+                        <w:p w14:paraId="63F248DA" w14:textId="5FDC211C" w:rsidR="0076772F" w:rsidRDefault="0076772F" w:rsidP="00992920">
+                          <w:pPr>
+                            <w:spacing w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="both"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009262FF">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>Applicant Organization Information - This is the Organization that will apply to be a Grant Recipient.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="1AEF1BF8" w14:textId="77777777" w:rsidR="00992920" w:rsidRPr="00992920" w:rsidRDefault="00992920" w:rsidP="00992920">
+                          <w:pPr>
+                            <w:spacing w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="both"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="60E1B1AE" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A858F3">
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Organization Name: </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:id w:val="986742048"/>
+                              <w:showingPlcHdr/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidRPr="0000078E">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                </w:rPr>
+                                <w:t>Click or tap here to enter text.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4D6A3BEC" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A858F3">
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Organization Email: </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:id w:val="-692919149"/>
+                              <w:showingPlcHdr/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidRPr="0000078E">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                </w:rPr>
+                                <w:t>Click or tap here to enter text.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7F89B328" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A858F3">
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Organization Phone Number: </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:id w:val="1938865044"/>
+                              <w:showingPlcHdr/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidRPr="0000078E">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                </w:rPr>
+                                <w:t>Click or tap here to enter text.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="60AB1159" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A858F3">
+                            <w:rPr>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Mailing Address: </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:id w:val="-1856873049"/>
+                              <w:showingPlcHdr/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidRPr="0000078E">
+                                <w:rPr>
+                                  <w:rStyle w:val="PlaceholderText"/>
+                                </w:rPr>
+                                <w:t>Click or tap here to enter text.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:p w14:paraId="1DC55B13" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="00A858F3" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A858F3">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>City:</w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:id w:val="-1283802340"/>
+                          <w:placeholder>
+                            <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtEndPr/>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="0000078E">
+                            <w:rPr>
+                              <w:rStyle w:val="PlaceholderText"/>
+                            </w:rPr>
+                            <w:t>Click or tap here to enter text.</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="00A858F3">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>Zip Code:</w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:id w:val="2139304574"/>
+                          <w:placeholder>
+                            <w:docPart w:val="30C8911406A74841B9244BF062B37606"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                        </w:sdtPr>
+                        <w:sdtEndPr/>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="0000078E">
+                            <w:rPr>
+                              <w:rStyle w:val="PlaceholderText"/>
+                            </w:rPr>
+                            <w:t>Click or tap here to enter text.</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00992920">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A7BD601" wp14:editId="37DAAB4E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2903253</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6451905" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="13" name="Straight Connector 13"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6451905" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="7297FD5B" id="Straight Connector 13" o:spid="_x0000_s1026" style="position:absolute;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,228.6pt" to="508pt,228.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtQwVuAEAALkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P1DAMvSPxH6LcmbYLu4JqOnuYFVwQ&#10;jFj4AdnUmUYkceSE+fj3OJmZLgKE0Govbhz7Pfs57vL24J3YASWLYZDdopUCgsbRhu0gv319/+qt&#10;FCmrMCqHAQZ5hCRvVy9fLPexhyuc0I1AgklC6vdxkFPOsW+apCfwKi0wQuCgQfIqs0vbZiS1Z3bv&#10;mqu2vWn2SGMk1JAS396dgnJV+Y0BnT8bkyALN0juLVdL1T4U26yWqt+SipPV5zbUE7rwygYuOlPd&#10;qazED7J/UHmrCROavNDoGzTGaqgaWE3X/qbmflIRqhYeTorzmNLz0epPuw0JO/LbvZYiKM9vdJ9J&#10;2e2UxRpD4AkiCQ7ypPYx9QxYhw2dvRQ3VGQfDPnyZUHiUKd7nKcLhyw0X968ue7etddS6EuseQRG&#10;SvkDoBflMEhnQxGuerX7mDIX49RLCjulkVPpespHByXZhS9gWAwX6yq6rhGsHYmd4gUYv3dFBnPV&#10;zAIx1rkZ1P4bdM4tMKir9b/AObtWxJBnoLcB6W9V8+HSqjnlX1SftBbZDzge60PUcfB+VGXnXS4L&#10;+Ktf4Y9/3OonAAAA//8DAFBLAwQUAAYACAAAACEAj9t/NtwAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPUUvDMBSF3wX/Q7iCby5d0Tq6pmMMRHwR1+l71tyl1eSmJGlX/70ZCPp4zzmc+51qM1vD&#10;JvShdyRguciAIbVO9aQFvB+e7lbAQpSkpHGEAr4xwKa+vqpkqdyZ9jg1UbNUQqGUAroYh5Lz0HZo&#10;ZVi4ASl5J+etjOn0misvz6ncGp5nWcGt7Cl96OSAuw7br2a0AsyLnz70Tm/D+Lwvms+3U/56mIS4&#10;vZm3a2AR5/gXhgt+Qoc6MR3dSCowIyANiQLuHx5zYBc7WxZJOv5KvK74/wX1DwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBEtQwVuAEAALkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCP23823AAAAAkBAAAPAAAAAAAAAAAAAAAAABIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+                <w10:wrap anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00992920" w:rsidRPr="009262FF">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="701176F3" wp14:editId="18BF15CB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-261620</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1026795</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6457315" cy="1306195"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="27305"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="4" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6457315" cy="1306195"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3743B647" w14:textId="2EC7BCF5" w:rsidR="0076772F" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009262FF">
+                              <w:t xml:space="preserve">This form must be completed and emailed to the Program Manager at rmattingly@ahfc.us . Only applicants who have submitted this registration form by 5:00 p.m. on Friday, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D95114">
+                              <w:t>August 14</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009262FF">
+                              <w:t>, 2026</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009262FF">
+                              <w:t xml:space="preserve"> will be eligible to apply for SFY 2027 RPH Funding.  If an applicant intends to submit multiple proposals, the applicant must submit a separate registration form for each proposal they intend to submit in the SFY 2027 cycle.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="701176F3" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-20.6pt;margin-top:80.85pt;width:508.45pt;height:102.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgxw6vJgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N7azSbqx4qy22aaq&#10;tL1Iu/0AgnGMCgwFEjv9+h2wN01vL1X9gBhmOMycM+PVTa8VOQrnJZiKFpOcEmE41NLsK/rlcfvq&#10;mhIfmKmZAiMqehKe3qxfvlh1thRTaEHVwhEEMb7sbEXbEGyZZZ63QjM/ASsMOhtwmgU03T6rHesQ&#10;XatsmueLrANXWwdceI+nd4OTrhN+0wgePjWNF4GoimJuIa0urbu4ZusVK/eO2VbyMQ32D1loJg0+&#10;eoa6Y4GRg5O/QWnJHXhowoSDzqBpJBepBqymyH+p5qFlVqRakBxvzzT5/wfLPx4/OyLris4oMUyj&#10;RI+iD+QN9GQa2emsLzHowWJY6PEYVU6VensP/KsnBjYtM3tx6xx0rWA1ZlfEm9nF1QHHR5Bd9wFq&#10;fIYdAiSgvnE6UodkEERHlU5nZWIqHA8Xs/nrq2JOCUdfcZUviuU8vcHK5+vW+fBOgCZxU1GH0id4&#10;drz3IabDyueQ+JoHJeutVCoZbr/bKEeODNtkm74R/acwZUhX0eV8Oh8Y+CtEnr4/QWgZsN+V1BW9&#10;PgexMvL21tSpGwOTathjysqMREbuBhZDv+tHxUZ9dlCfkFkHQ3vjOOKmBfedkg5bu6L+24E5QYl6&#10;b1CdZTGbxVlIBhI7RcNdenaXHmY4QlU0UDJsNyHNT+TNwC2q2MjEb5R7yGRMGVs20T6OV5yJSztF&#10;/fgJrJ8AAAD//wMAUEsDBBQABgAIAAAAIQCns0cc4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNUhsUOukDUkb4lQICQQ7KFXZuvE0ifAj2G4a/p5hBbsZ3aM7Z6rNZDQb0Yfe&#10;WQHpPAGGtnGqt62A3fvjbAUsRGmV1M6igG8MsKkvLypZKne2bzhuY8uoxIZSCuhiHErOQ9OhkWHu&#10;BrSUHZ03MtLqW668PFO50XyRJDk3srd0oZMDPnTYfG5PRsAqex4/wsvydd/kR72ON8X49OWFuL6a&#10;7u+ARZziHwy/+qQONTkd3MmqwLSAWZYuCKUgTwtgRKyLWxoOApZ5kQGvK/7/h/oHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAoMcOryYCAABMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAp7NHHOEAAAALAQAADwAAAAAAAAAAAAAAAACABAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3743B647" w14:textId="2EC7BCF5" w:rsidR="0076772F" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009262FF">
+                        <w:t xml:space="preserve">This form must be completed and emailed to the Program Manager at rmattingly@ahfc.us . Only applicants who have submitted this registration form by 5:00 p.m. on Friday, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D95114">
+                        <w:t>August 14</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009262FF">
+                        <w:t>, 2026</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009262FF">
+                        <w:t xml:space="preserve"> will be eligible to apply for SFY 2027 RPH Funding.  If an applicant intends to submit multiple proposals, the applicant must submit a separate registration form for each proposal they intend to submit in the SFY 2027 cycle.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0076772F" w:rsidRPr="009262FF">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D0FCEF4" wp14:editId="49DE39AD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-263525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>621665</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6458585" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="18415" b="16510"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="3" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6458585" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3BB49B7C" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="009262FF" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009262FF">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                              <w:t>SFY 2027 RPH Registration Form</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3D0FCEF4" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-20.75pt;margin-top:48.95pt;width:508.55pt;height:110.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWieqEJgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3ZSJ81acVbbbFNV&#10;2l6k3X4AxjhGBYYCiZ1+fQecpNG2famKJQTMcJg5Z8ar20ErchDOSzAVnU5ySoTh0Eizq+jXp+2r&#10;JSU+MNMwBUZU9Cg8vV2/fLHqbSlm0IFqhCMIYnzZ24p2IdgyyzzvhGZ+AlYYNLbgNAu4dbuscaxH&#10;dK2yWZ4vsh5cYx1w4T2e3o9Guk74bSt4+Ny2XgSiKoqxhTS7NNdxztYrVu4cs53kpzDYP0ShmTT4&#10;6AXqngVG9k7+BqUld+ChDRMOOoO2lVykHDCbaf4sm8eOWZFyQXK8vdDk/x8s/3T44ohsKvqaEsM0&#10;SvQkhkDewkBmkZ3e+hKdHi26hQGPUeWUqbcPwL95YmDTMbMTd85B3wnWYHTTeDO7ujri+AhS9x+h&#10;wWfYPkACGlqnI3VIBkF0VOl4USaGwvFwUcyX+FHC0TYt8mIxS9plrDxft86H9wI0iYuKOpQ+wbPD&#10;gw8xHFaeXeJrHpRstlKptHG7eqMcOTAsk20aKYNnbsqQvqI389l8ZOCvEHkaf4LQMmC9K6krurw4&#10;sTLy9s40qRoDk2pcY8jKnIiM3I0shqEekmLzsz41NEdk1sFY3tiOuOjA/aCkx9KuqP++Z05Qoj4Y&#10;VOdmWhSxF9KmmL9BKom7ttTXFmY4QlU0UDIuNyH1T+LN3qGKW5n4jXKPkZxCxpJNtJ/aK/bE9T55&#10;/foJrH8CAAD//wMAUEsDBBQABgAIAAAAIQB4Crvi3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BT4NAEIXvJv6HzZh4adoFK7QgQ6NNevJUrPctOwUiO4vstqX/3vWkx8n78t43xWYyvbjQ6DrL&#10;CPEiAkFcW91xg3D42M3XIJxXrFVvmRBu5GBT3t8VKtf2ynu6VL4RoYRdrhBa74dcSle3ZJRb2IE4&#10;ZCc7GuXDOTZSj+oayk0vn6IolUZ1HBZaNdC2pfqrOhuE9Ltazt4/9Yz3t93bWJtEbw8J4uPD9PoC&#10;wtPk/2D41Q/qUAanoz2zdqJHmD/HSUARslUGIgDZKklBHBGWcRaDLAv5/4XyBwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABaJ6oQmAgAATAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHgKu+LfAAAACgEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="3BB49B7C" w14:textId="77777777" w:rsidR="0076772F" w:rsidRPr="009262FF" w:rsidRDefault="0076772F" w:rsidP="0076772F">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009262FF">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                        <w:t>SFY 2027 RPH Registration Form</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003C4DA9" w:rsidRPr="002C2DB4" w:rsidSect="00995516">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="576" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...79 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6B91C1D3" w14:textId="77777777" w:rsidR="00AA2EAA" w:rsidRDefault="00AA2EAA" w:rsidP="00BF5FF9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C5A873" w14:textId="77777777" w:rsidR="00AA2EAA" w:rsidRDefault="00AA2EAA" w:rsidP="00BF5FF9"/>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="63ED9924" w14:textId="77777777" w:rsidR="00AA2EAA" w:rsidRDefault="00AA2EAA" w:rsidP="00BF5FF9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D18DA5D" w14:textId="77777777" w:rsidR="00AA2EAA" w:rsidRDefault="00AA2EAA" w:rsidP="00BF5FF9"/>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...600 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Rockwell">
+    <w:panose1 w:val="02060603020205020403"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="867107339"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumbersChar"/>
+        <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0063A8"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="55A5C329" w14:textId="77777777" w:rsidR="00C13857" w:rsidRPr="000476DE" w:rsidRDefault="00C13857" w:rsidP="00995516">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:tabs>
+            <w:tab w:val="clear" w:pos="9360"/>
+            <w:tab w:val="right" w:pos="9180"/>
+          </w:tabs>
+          <w:ind w:right="270"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumbersChar"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="000476DE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumbersChar"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000476DE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumbersChar"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000476DE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumbersChar"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="000476DE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumbersChar"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000476DE">
+          <w:rPr>
+            <w:rStyle w:val="PageNumbersChar"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="25229937" w14:textId="77777777" w:rsidR="00F5529E" w:rsidRDefault="00F5529E" w:rsidP="00BF5FF9"/>
+</w:ftr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7D0C5876" w14:textId="77777777" w:rsidR="00AA2EAA" w:rsidRDefault="00AA2EAA" w:rsidP="00BF5FF9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAA9DA1" w14:textId="77777777" w:rsidR="00AA2EAA" w:rsidRDefault="00AA2EAA" w:rsidP="00BF5FF9"/>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="17F2C5A8" w14:textId="77777777" w:rsidR="00AA2EAA" w:rsidRDefault="00AA2EAA" w:rsidP="00BF5FF9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57957F4B" w14:textId="77777777" w:rsidR="00AA2EAA" w:rsidRDefault="00AA2EAA" w:rsidP="00BF5FF9"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="12FEBB06" w14:textId="3D59F1CA" w:rsidR="00F5529E" w:rsidRDefault="00D12F99" w:rsidP="00BF5FF9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D1AF469" wp14:editId="533A2EB0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-927735</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7772399" cy="10058398"/>
+          <wp:effectExtent l="0" t="0" r="635" b="635"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1903030386" name="Picture 1903030386"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1903030386" name="Picture 1903030386"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7772399" cy="10058398"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="01F3B473" w14:textId="0CEEFA29" w:rsidR="00D12F99" w:rsidRDefault="00D12F99" w:rsidP="00BF5FF9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46FFB53C" wp14:editId="693671E4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-918845</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7762239" cy="10045249"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="871383321" name="Picture 871383321"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="871383321" name="Picture 871383321"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7762239" cy="10045249"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="169A3880"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AEF206C0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="310D6B5F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E1868D48"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="380005D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A3827C8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52067818"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E57451EE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64803E0B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3386746"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="703B652E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A26C9FEE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D12F99"/>
+    <w:rsid w:val="000476DE"/>
+    <w:rsid w:val="001525A8"/>
+    <w:rsid w:val="00183F7D"/>
+    <w:rsid w:val="001B3BA0"/>
+    <w:rsid w:val="001D0F6C"/>
+    <w:rsid w:val="001E1EFA"/>
+    <w:rsid w:val="00292B2A"/>
+    <w:rsid w:val="002C2DB4"/>
+    <w:rsid w:val="002D253F"/>
+    <w:rsid w:val="00302F5C"/>
+    <w:rsid w:val="00347FC7"/>
+    <w:rsid w:val="00355896"/>
+    <w:rsid w:val="00380387"/>
+    <w:rsid w:val="003C4DA9"/>
+    <w:rsid w:val="00446E16"/>
+    <w:rsid w:val="004764DF"/>
+    <w:rsid w:val="00483265"/>
+    <w:rsid w:val="005E6644"/>
+    <w:rsid w:val="0060217F"/>
+    <w:rsid w:val="006245E1"/>
+    <w:rsid w:val="00624C69"/>
+    <w:rsid w:val="006C71EE"/>
+    <w:rsid w:val="006D7277"/>
+    <w:rsid w:val="007250FD"/>
+    <w:rsid w:val="007579CF"/>
+    <w:rsid w:val="0076772F"/>
+    <w:rsid w:val="00770207"/>
+    <w:rsid w:val="007C3FC5"/>
+    <w:rsid w:val="007D6317"/>
+    <w:rsid w:val="007F33E5"/>
+    <w:rsid w:val="00895F8C"/>
+    <w:rsid w:val="0093515D"/>
+    <w:rsid w:val="009448F9"/>
+    <w:rsid w:val="00983E02"/>
+    <w:rsid w:val="00992920"/>
+    <w:rsid w:val="00995516"/>
+    <w:rsid w:val="009A137B"/>
+    <w:rsid w:val="009A341D"/>
+    <w:rsid w:val="009D455E"/>
+    <w:rsid w:val="009D79A3"/>
+    <w:rsid w:val="009F69E4"/>
+    <w:rsid w:val="00A74D86"/>
+    <w:rsid w:val="00AA2EAA"/>
+    <w:rsid w:val="00B45054"/>
+    <w:rsid w:val="00B508F6"/>
+    <w:rsid w:val="00B54910"/>
+    <w:rsid w:val="00B5739F"/>
+    <w:rsid w:val="00B96FDC"/>
+    <w:rsid w:val="00BB59AA"/>
+    <w:rsid w:val="00BC3BC1"/>
+    <w:rsid w:val="00BF5FF9"/>
+    <w:rsid w:val="00C13857"/>
+    <w:rsid w:val="00CA02B7"/>
+    <w:rsid w:val="00CF664C"/>
+    <w:rsid w:val="00D12F99"/>
+    <w:rsid w:val="00D73F24"/>
+    <w:rsid w:val="00D95114"/>
+    <w:rsid w:val="00DE02B3"/>
+    <w:rsid w:val="00F0679D"/>
+    <w:rsid w:val="00F5529E"/>
+    <w:rsid w:val="00F92319"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1685736C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A01544F2-B724-40D6-94E9-798C163AFA0B}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:locked="0" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:locked="0" w:uiPriority="10"/>
+    <w:lsdException w:name="Closing" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:locked="0" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:locked="0" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:locked="0" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:locked="0" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="0" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:locked="0" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:locked="0" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:locked="0" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:locked="0" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:locked="0" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="0" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="0" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="0" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="0" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="0" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:locked="0" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:locked="0" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:locked="0" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF5FF9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="1B1B1C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:aliases w:val="Headline"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00995516"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0063A8"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:aliases w:val="Sub Headline 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00995516"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
+      <w:color w:val="0063A8"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:aliases w:val="Sub Headline 2"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000476DE"/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F69E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000476DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D12F99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D12F99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D12F99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D12F99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:aliases w:val="Headline Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00995516"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0063A8"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:aliases w:val="Sub Headline 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00995516"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Arial"/>
+      <w:color w:val="0063A8"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:aliases w:val="Sub Headline 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000476DE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="0063A8"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F69E4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009F69E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PageNumbers">
+    <w:name w:val="Page Numbers"/>
+    <w:basedOn w:val="Footer"/>
+    <w:link w:val="PageNumbersChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="000476DE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0063A8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PageNumbersChar">
+    <w:name w:val="Page Numbers Char"/>
+    <w:basedOn w:val="FooterChar"/>
+    <w:link w:val="PageNumbers"/>
+    <w:rsid w:val="000476DE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0063A8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000476DE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000476DE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000476DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0076772F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0076772F"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0076772F"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B96FDC"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B96FDC"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00B96FDC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B96FDC"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B96FDC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1564639016">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="30C8911406A74841B9244BF062B37606"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E714A59A-CA82-4642-A91E-9C0805B37670}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005040E8" w:rsidRDefault="00463583" w:rsidP="00463583">
+          <w:pPr>
+            <w:pStyle w:val="30C8911406A74841B9244BF062B37606"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0000078E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Rockwell">
+    <w:panose1 w:val="02060603020205020403"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00463583"/>
+    <w:rsid w:val="00463583"/>
+    <w:rsid w:val="005040E8"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005040E8"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30C8911406A74841B9244BF062B37606">
+    <w:name w:val="30C8911406A74841B9244BF062B37606"/>
+    <w:rsid w:val="00463583"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -982,903 +5008,83 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...839 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>1</Words>
+  <Characters>9</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Alaska Housing Finance Corporation</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>9</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Vinera Erickson</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Nathan Clements</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>8bbab292-f9a6-4273-8545-ae5df1247242</vt:lpwstr>
+  </property>
+</Properties>
+</file>