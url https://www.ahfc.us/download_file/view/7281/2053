--- v0 (2026-02-28)
+++ v1 (2026-05-20)
@@ -1614,77 +1614,98 @@
         <w:t xml:space="preserve">. A two-pronged outlet is ungrounded and has a two-wire electrical system that includes only a hot and a neutral wire. Original two-pronged ungrounded outlets are acceptable under HQS as long as they are in proper operating condition. The landlord is not required to upgrade an original two-pronged outlet. The inspector will verify that the outlet is in proper operating condition by ensuring a </w:t>
       </w:r>
       <w:r w:rsidR="00640D6E" w:rsidRPr="007C2950">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>plugged-in</w:t>
       </w:r>
       <w:r w:rsidRPr="007C2950">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> appliance or agency-provided outlet tester works.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6A6404" w14:textId="77777777" w:rsidR="000D56C9" w:rsidRPr="007C2950" w:rsidRDefault="000D56C9" w:rsidP="000D56C9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B8BD3F4" w14:textId="692DAC8A" w:rsidR="000D56C9" w:rsidRPr="007C2950" w:rsidRDefault="000D56C9" w:rsidP="000D56C9">
+    <w:p w14:paraId="6B8BD3F4" w14:textId="7601887B" w:rsidR="000D56C9" w:rsidRPr="007C2950" w:rsidRDefault="000D56C9" w:rsidP="000D56C9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C2950">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A three-pronged outlet should not be substituted for ungrounded outlets unless 1) a ground wire is connected to the outlet, or 2) a </w:t>
       </w:r>
       <w:r w:rsidR="00B66FBE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arc Fault Circuit Interrupter (AFCI) or </w:t>
+        <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="007C2950">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ground Fault Circuit Interrupter (GFCI) protects the outlet.</w:t>
+        <w:t>Ground Fault Circuit Interrupter (GFCI) protects the outlet</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94D92">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94D92" w:rsidRPr="00C94D92">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and the three-pronged outlet is marked as No Equipment Ground</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94D92">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4F240F" w14:textId="77777777" w:rsidR="006D6572" w:rsidRPr="007C2950" w:rsidRDefault="006D6572" w:rsidP="000D56C9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D274D5B" w14:textId="35F48136" w:rsidR="000D56C9" w:rsidRPr="007C2950" w:rsidRDefault="000D56C9" w:rsidP="000D56C9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C2950">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Demi" w:hAnsi="Franklin Gothic Demi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
@@ -1801,51 +1822,51 @@
         <w:t xml:space="preserve"> and ground wire</w:t>
       </w:r>
       <w:r w:rsidR="00CD18D6" w:rsidRPr="007C2950">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007C2950">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Three-pronged outlets, including upgraded outlets that have been changed from two-pronged to three-pronged outlets are acceptable as long as the outlet is grounded. The inspector will verify that the outlet is grounded by using an outlet tester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17CF8A48" w14:textId="77777777" w:rsidR="000D56C9" w:rsidRPr="007C2950" w:rsidRDefault="000D56C9" w:rsidP="000D56C9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FF8A721" w14:textId="0F9A1987" w:rsidR="000D56C9" w:rsidRDefault="000D56C9" w:rsidP="000D56C9">
+    <w:p w14:paraId="17A543A2" w14:textId="5903477B" w:rsidR="00C94D92" w:rsidRDefault="000D56C9" w:rsidP="000D56C9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C2950">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Demi" w:hAnsi="Franklin Gothic Demi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C0C989C" wp14:editId="1A4785D8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1905</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="346890" cy="548640"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:wrapTight wrapText="bothSides">
@@ -1891,102 +1912,151 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="007C2950">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Demi" w:hAnsi="Franklin Gothic Demi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Three-Pronged Outlet with GFCI (Ground Fault Circuit Interrupter</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B66FBE">
+        <w:t>Three-Pronged Outlet with</w:t>
+      </w:r>
+      <w:r w:rsidR="00690036">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Demi" w:hAnsi="Franklin Gothic Demi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or AFCI (Arc-Fault Circuit Interrupter). </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00690036">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Demi" w:hAnsi="Franklin Gothic Demi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">An outlet with </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>AFCI (Arc-Fault Circuit Interrupter)</w:t>
+      </w:r>
+      <w:r w:rsidR="00690036">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Demi" w:hAnsi="Franklin Gothic Demi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">AFCI or </w:t>
+        <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidRPr="007C2950">
         <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Demi" w:hAnsi="Franklin Gothic Demi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">GFCI senses a difference in current flow between the hot and neutral terminals and in unsafe conditions, shuts off the flow of current to the outlet. Installing a three-pronged outlet with </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> GFCI (Ground Fault Circuit Interrupter</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94D92">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Demi" w:hAnsi="Franklin Gothic Demi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">AFCI or </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Demi" w:hAnsi="Franklin Gothic Demi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">GFCI is a cost-effective method to upgrade from two-pronged to three-pronged outlets without requiring the expensive installation of a new ground wire. The inspector will verify the outlet is grounded by using an outlet tester. If the outlet is not grounded, the inspector will trip the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B66FBE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2950">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">An outlet with </w:t>
+      </w:r>
+      <w:r w:rsidR="00690036">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">AFCI or </w:t>
       </w:r>
+      <w:r w:rsidRPr="007C2950">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GFCI senses a difference in current flow between the hot and neutral terminals and in unsafe conditions, shuts off the flow of current to the outlet. Installing a three-pronged outlet with </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6062B744" w14:textId="6806E598" w:rsidR="00C94D92" w:rsidRDefault="00690036" w:rsidP="000D56C9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AFCI or </w:t>
+      </w:r>
+      <w:r w:rsidR="000D56C9" w:rsidRPr="007C2950">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GFCI is a cost-effective method to upgrade from two-pronged to three-pronged outlets without requiring the expensive installation of a new ground wire. The inspector will verify the outlet is grounded by using an outlet tester. If the outlet is not grounded, the inspector will trip the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF8A721" w14:textId="0985783F" w:rsidR="000D56C9" w:rsidRDefault="000D56C9" w:rsidP="000D56C9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007C2950">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>GFCI outlet by pressing the test button. If the power shuts off, the outlet is operating safely.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51304E97" w14:textId="25D2071E" w:rsidR="00545B14" w:rsidRDefault="00545B14" w:rsidP="000D56C9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0567D0C9" w14:textId="538705EF" w:rsidR="00B66FBE" w:rsidRPr="00D92488" w:rsidRDefault="00B66FBE" w:rsidP="000D56C9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4035,51 +4105,51 @@
     <w:panose1 w:val="020B0703020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="655BAA8A" w14:textId="77777777" w:rsidR="00190EAC" w:rsidRPr="003B53BF" w:rsidRDefault="00190EAC" w:rsidP="00190EAC">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11016" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:top w:w="14" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
@@ -7549,61 +7619,61 @@
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="8+l21AwDpKNr+0BB8FK3drO4quo2A6i8YGdUfCMC8Ft0126HLMRHsQb1XPHpxzHB64bBOYIftXesTwbieMGDNw==" w:salt="t9H2jiGgdw8l9AU8qEU0Gg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3YLwE8ksNLFwsSgOmJumB5I0QzHfDV1vINZut1N8n7Km49XxHqaMaIpeTIyYtYTyGiUuSMhopdz+kGtGIVBnXg==" w:salt="AJoB9lT6sDewZOmi3AaJVA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D36EF5"/>
     <w:rsid w:val="00034C6C"/>
     <w:rsid w:val="0003755C"/>
     <w:rsid w:val="000775D6"/>
     <w:rsid w:val="000B2532"/>
     <w:rsid w:val="000B4A5C"/>
     <w:rsid w:val="000D56C9"/>
@@ -7621,136 +7691,138 @@
     <w:rsid w:val="0028694A"/>
     <w:rsid w:val="002B6319"/>
     <w:rsid w:val="002E5A8A"/>
     <w:rsid w:val="0034189C"/>
     <w:rsid w:val="00374E29"/>
     <w:rsid w:val="00380F6F"/>
     <w:rsid w:val="00386BD5"/>
     <w:rsid w:val="003B1792"/>
     <w:rsid w:val="00461EA8"/>
     <w:rsid w:val="0049353F"/>
     <w:rsid w:val="004D56DD"/>
     <w:rsid w:val="004E28C6"/>
     <w:rsid w:val="004E7420"/>
     <w:rsid w:val="004F400F"/>
     <w:rsid w:val="004F4B6C"/>
     <w:rsid w:val="00515F34"/>
     <w:rsid w:val="00532FA9"/>
     <w:rsid w:val="00545B14"/>
     <w:rsid w:val="005543D3"/>
     <w:rsid w:val="005675E1"/>
     <w:rsid w:val="005E323E"/>
     <w:rsid w:val="005F31CC"/>
     <w:rsid w:val="0061339A"/>
     <w:rsid w:val="006260F3"/>
     <w:rsid w:val="00640D6E"/>
+    <w:rsid w:val="00690036"/>
     <w:rsid w:val="006B32E4"/>
     <w:rsid w:val="006D652D"/>
     <w:rsid w:val="006D6572"/>
     <w:rsid w:val="006E442E"/>
     <w:rsid w:val="0070791D"/>
     <w:rsid w:val="00754DAA"/>
     <w:rsid w:val="00756E1C"/>
     <w:rsid w:val="00772AAF"/>
     <w:rsid w:val="00796EF3"/>
     <w:rsid w:val="007C2950"/>
     <w:rsid w:val="008007C8"/>
     <w:rsid w:val="008135F1"/>
     <w:rsid w:val="008506F7"/>
     <w:rsid w:val="0087500A"/>
     <w:rsid w:val="008A0661"/>
     <w:rsid w:val="008B3293"/>
     <w:rsid w:val="0090092E"/>
     <w:rsid w:val="009210CD"/>
     <w:rsid w:val="009322C2"/>
     <w:rsid w:val="009439CD"/>
     <w:rsid w:val="00946B89"/>
     <w:rsid w:val="00956EB0"/>
     <w:rsid w:val="00977672"/>
     <w:rsid w:val="009859BA"/>
     <w:rsid w:val="0099565B"/>
     <w:rsid w:val="009A5D12"/>
     <w:rsid w:val="00A32368"/>
     <w:rsid w:val="00A61E7A"/>
     <w:rsid w:val="00AA297B"/>
     <w:rsid w:val="00AD32CB"/>
     <w:rsid w:val="00AF53D4"/>
     <w:rsid w:val="00B5381D"/>
     <w:rsid w:val="00B66FBE"/>
     <w:rsid w:val="00B72FB6"/>
     <w:rsid w:val="00BA2B8B"/>
     <w:rsid w:val="00BB38B1"/>
     <w:rsid w:val="00BD3840"/>
     <w:rsid w:val="00C0787A"/>
     <w:rsid w:val="00C13A85"/>
     <w:rsid w:val="00C47185"/>
     <w:rsid w:val="00C84946"/>
+    <w:rsid w:val="00C94D92"/>
     <w:rsid w:val="00CB31CE"/>
     <w:rsid w:val="00CD18D6"/>
     <w:rsid w:val="00D25530"/>
     <w:rsid w:val="00D3656F"/>
     <w:rsid w:val="00D36EF5"/>
     <w:rsid w:val="00D4260D"/>
     <w:rsid w:val="00D86FE7"/>
     <w:rsid w:val="00D92488"/>
     <w:rsid w:val="00D938F4"/>
     <w:rsid w:val="00DA4F82"/>
     <w:rsid w:val="00DC7E00"/>
     <w:rsid w:val="00DE7EBC"/>
     <w:rsid w:val="00E035AC"/>
     <w:rsid w:val="00E079F4"/>
     <w:rsid w:val="00E507A1"/>
     <w:rsid w:val="00E51D33"/>
     <w:rsid w:val="00E85202"/>
     <w:rsid w:val="00EE49D7"/>
     <w:rsid w:val="00F23B3E"/>
     <w:rsid w:val="00F275BE"/>
     <w:rsid w:val="00F54DB4"/>
     <w:rsid w:val="00F61423"/>
     <w:rsid w:val="00F83E46"/>
     <w:rsid w:val="00F9260C"/>
     <w:rsid w:val="00F92FF0"/>
     <w:rsid w:val="00FA11F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="31B04A49"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -8710,69 +8782,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1550</Words>
-  <Characters>8535</Characters>
+  <Words>1553</Words>
+  <Characters>8552</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>71</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10065</CharactersWithSpaces>
+  <CharactersWithSpaces>10085</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>