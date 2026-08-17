--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -9,53 +9,53 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ahfc\DFS\planning\Program Administration\Continuum of Care GMC SRA\3. GMC Match with AHFC CoC grants\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C5461C30-AA80-490E-BA01-0EA4E4A2BF30}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DE072670-13BA-46FA-BA80-B77897FC5A39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{448815B3-A4FF-4D0C-978D-AFD83D9296C0}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{448815B3-A4FF-4D0C-978D-AFD83D9296C0}"/>
   </bookViews>
   <sheets>
     <sheet name="GMC BUDGET" sheetId="1" r:id="rId1"/>
     <sheet name="Detail" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -437,183 +437,281 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency 2" xfId="1" xr:uid="{2AA484B2-CBB1-464B-B772-3C9DD300809C}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="17">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="14"/>
         <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="14"/>
         <color theme="1"/>
-        <name val="Franklin Gothic Book"/>
-        <scheme val="none"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </font>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...9 lines deleted...]
-      </border>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="14"/>
         <color theme="1"/>
         <name val="Franklin Gothic Book"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
@@ -697,256 +795,158 @@
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="14"/>
         <color theme="1"/>
         <name val="Franklin Gothic Book"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <font>
-[...131 lines deleted...]
-    <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FF000000"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color rgb="FF000000"/>
         </left>
         <right style="thin">
           <color rgb="FF000000"/>
         </right>
         <top style="thin">
           <color rgb="FF000000"/>
         </top>
         <bottom style="thin">
           <color rgb="FF000000"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
       <border outline="0">
         <bottom style="thin">
           <color rgb="FF000000"/>
         </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="Franklin Gothic Book"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F1D60B96-6EA2-405A-A3C5-DDF1A56EF28F}" name="Table311" displayName="Table311" ref="A7:D15" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0" headerRowBorderDxfId="16" tableBorderDxfId="15" totalsRowBorderDxfId="14">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F1D60B96-6EA2-405A-A3C5-DDF1A56EF28F}" name="Table311" displayName="Table311" ref="A7:D15" totalsRowShown="0" headerRowDxfId="16" dataDxfId="14" headerRowBorderDxfId="15" tableBorderDxfId="13" totalsRowBorderDxfId="12">
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{99B41544-AE7F-4279-B948-C080B32B8DB4}" name="CoC Cost Category" dataDxfId="5"/>
-[...2 lines deleted...]
-    <tableColumn id="8" xr3:uid="{D1F72E1C-CF1B-4A76-A2FE-30604BD3605B}" name="Total Project Cost" dataDxfId="2" dataCellStyle="Currency 2">
+    <tableColumn id="1" xr3:uid="{99B41544-AE7F-4279-B948-C080B32B8DB4}" name="CoC Cost Category" dataDxfId="11"/>
+    <tableColumn id="4" xr3:uid="{A6AD8EB3-CC79-4B68-A94D-B8D3872CFE7D}" name="FFY 2026 Match Request" dataDxfId="10" dataCellStyle="Currency 2"/>
+    <tableColumn id="6" xr3:uid="{5E752DBB-E735-4E61-B25A-B8BB8CCC2489}" name="Federal CoC Budget" dataDxfId="9" dataCellStyle="Currency 2"/>
+    <tableColumn id="8" xr3:uid="{D1F72E1C-CF1B-4A76-A2FE-30604BD3605B}" name="Total Project Cost" dataDxfId="8" dataCellStyle="Currency 2">
       <calculatedColumnFormula>B8+C8</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{0D05218F-2CFB-4610-BEB9-E5C8309BE03F}" name="Table2" displayName="Table2" ref="A1:F50" totalsRowShown="0" headerRowDxfId="13" dataDxfId="6">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{0D05218F-2CFB-4610-BEB9-E5C8309BE03F}" name="Table2" displayName="Table2" ref="A1:F50" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
   <tableColumns count="6">
-    <tableColumn id="3" xr3:uid="{A3F47902-D158-4FCC-8AD0-59C1805DA843}" name="Amount" dataDxfId="12"/>
-    <tableColumn id="4" xr3:uid="{455A7850-D52A-4808-A271-9D7A034AF46F}" name="Project/Activity Name " dataDxfId="11">
+    <tableColumn id="3" xr3:uid="{A3F47902-D158-4FCC-8AD0-59C1805DA843}" name="Amount" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{455A7850-D52A-4808-A271-9D7A034AF46F}" name="Project/Activity Name " dataDxfId="4">
       <calculatedColumnFormula>IF(Table2[[#This Row],[Program]]="BHAP",'GMC BUDGET'!$B$3,IF(Table2[[#This Row],[Program]]="NGS",#REF!,""))</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="7" xr3:uid="{5AD1049E-C045-4E6A-BD85-8EC6E49DF973}" name="Service Area" dataDxfId="10"/>
-[...1 lines deleted...]
-    <tableColumn id="6" xr3:uid="{B18E4525-83AF-4A99-B5CD-C43D9D86C527}" name="Program" dataDxfId="8">
+    <tableColumn id="7" xr3:uid="{5AD1049E-C045-4E6A-BD85-8EC6E49DF973}" name="Service Area" dataDxfId="3"/>
+    <tableColumn id="11" xr3:uid="{FF1618EE-BF8C-4CB5-B254-942DC939B871}" name="Individuals to be Served:" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{B18E4525-83AF-4A99-B5CD-C43D9D86C527}" name="Program" dataDxfId="1">
       <calculatedColumnFormula>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="5" xr3:uid="{03AE6825-4108-4B8D-95F9-DF41819995B7}" name="Agency  " dataDxfId="7">
+    <tableColumn id="5" xr3:uid="{03AE6825-4108-4B8D-95F9-DF41819995B7}" name="Agency  " dataDxfId="0">
       <calculatedColumnFormula>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -1221,1195 +1221,1194 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89A4211E-31A8-4946-B4B9-9BC388CC249D}">
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="7" ySplit="15" topLeftCell="H16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="H1" sqref="H1"/>
       <selection pane="bottomLeft" activeCell="A16" sqref="A16"/>
-      <selection pane="bottomRight" activeCell="D20" sqref="D20"/>
+      <selection pane="bottomRight" activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="18.5" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="3" width="50.140625" style="41" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="3.7109375" customWidth="1"/>
+    <col min="1" max="3" width="50.1796875" style="29" customWidth="1"/>
+    <col min="4" max="4" width="52.7265625" style="29" customWidth="1"/>
+    <col min="5" max="5" width="3.7265625" customWidth="1"/>
     <col min="6" max="6" width="34" customWidth="1"/>
-    <col min="7" max="7" width="27.7109375" customWidth="1"/>
+    <col min="7" max="7" width="27.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="2"/>
-[...4 lines deleted...]
-      <c r="A2" s="7" t="s">
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+    </row>
+    <row r="2" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="8"/>
-[...4 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+    </row>
+    <row r="3" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="8"/>
-[...4 lines deleted...]
-      <c r="A4" s="9" t="s">
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+    </row>
+    <row r="4" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A4" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="10"/>
-[...4 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="B4" s="8"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="8"/>
+    </row>
+    <row r="5" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A5" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="10"/>
-[...10 lines deleted...]
-      <c r="A7" s="13" t="s">
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+    </row>
+    <row r="6" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A6" s="34"/>
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+    </row>
+    <row r="7" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A7" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="14" t="s">
+      <c r="B7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="14" t="s">
+      <c r="C7" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="D7" s="14" t="s">
+      <c r="D7" s="10" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="19.5" x14ac:dyDescent="0.35">
-      <c r="A8" s="15" t="s">
+    <row r="8" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="12">
+        <v>1</v>
+      </c>
+      <c r="C8" s="12">
         <v>0</v>
       </c>
-      <c r="C8" s="16">
+      <c r="D8" s="13">
+        <f>B8+C8</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A9" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="12">
         <v>0</v>
       </c>
-      <c r="D8" s="17">
-        <f>B8+C8</f>
+      <c r="C9" s="12">
         <v>0</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D9" s="17">
+      <c r="D9" s="13">
         <f t="shared" ref="D9:D13" si="0">B9+C9</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="19.5" x14ac:dyDescent="0.35">
-      <c r="A10" s="15" t="s">
+    <row r="10" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="12">
         <v>0</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="12">
         <v>0</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="19.5" x14ac:dyDescent="0.35">
-      <c r="A11" s="18" t="s">
+    <row r="11" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A11" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="12">
         <v>0</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="12">
         <v>0</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="19.5" x14ac:dyDescent="0.35">
-      <c r="A12" s="18" t="s">
+    <row r="12" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A12" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="16">
+      <c r="B12" s="12">
         <v>0</v>
       </c>
-      <c r="C12" s="16">
+      <c r="C12" s="12">
         <v>0</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="19.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="18" t="s">
+    <row r="13" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A13" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="16">
+      <c r="B13" s="12">
         <v>0</v>
       </c>
-      <c r="C13" s="16">
+      <c r="C13" s="12">
         <v>0</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="19.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D14" s="20">
+    <row r="14" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A14" s="14"/>
+      <c r="B14" s="15"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="16">
         <f>B14+C14</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="19.5" x14ac:dyDescent="0.35">
-      <c r="A15" s="21" t="s">
+    <row r="15" spans="1:4" ht="19" x14ac:dyDescent="0.5">
+      <c r="A15" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="22">
+      <c r="B15" s="18">
         <f>SUM(B8:B13)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C15" s="22">
+        <v>1</v>
+      </c>
+      <c r="C15" s="18">
         <f>SUM(C8:C13)</f>
         <v>0</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D15" s="18">
         <f t="shared" ref="D15" si="1">B15+C15</f>
-        <v>0</v>
-[...9 lines deleted...]
-      <c r="A17" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A16" s="19"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+    </row>
+    <row r="17" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="25"/>
-[...5 lines deleted...]
-      <c r="B18" s="28" t="s">
+      <c r="B17" s="21"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="22"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A18" s="23"/>
+      <c r="B18" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="C18" s="28"/>
-[...9 lines deleted...]
-      <c r="A20" s="24" t="s">
+      <c r="C18" s="36"/>
+      <c r="D18" s="36"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A19" s="23"/>
+      <c r="B19" s="36"/>
+      <c r="C19" s="36"/>
+      <c r="D19" s="36"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A20" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="24"/>
-[...4 lines deleted...]
-      <c r="A21" s="29" t="s">
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+    </row>
+    <row r="21" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="28" t="s">
+      <c r="B21" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="C21" s="28"/>
-[...15 lines deleted...]
-      <c r="A24" s="31" t="s">
+      <c r="C21" s="36"/>
+      <c r="D21" s="36"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A22" s="23"/>
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A23" s="25"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="36"/>
+      <c r="D23" s="36"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A24" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="32" t="s">
+      <c r="B24" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="C24" s="32"/>
-[...27 lines deleted...]
-      <c r="A29" s="37" t="s">
+      <c r="C24" s="37"/>
+      <c r="D24" s="37"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A25" s="23"/>
+      <c r="B25" s="36"/>
+      <c r="C25" s="36"/>
+      <c r="D25" s="36"/>
+    </row>
+    <row r="26" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="40"/>
+      <c r="B26" s="36"/>
+      <c r="C26" s="36"/>
+      <c r="D26" s="36"/>
+    </row>
+    <row r="27" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="41"/>
+      <c r="B27" s="36"/>
+      <c r="C27" s="36"/>
+      <c r="D27" s="36"/>
+    </row>
+    <row r="28" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="42"/>
+      <c r="B28" s="32"/>
+      <c r="C28" s="32"/>
+      <c r="D28" s="32"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A29" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="32" t="s">
+      <c r="B29" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="C29" s="32"/>
-[...9 lines deleted...]
-      <c r="A31" s="30"/>
+      <c r="C29" s="37"/>
+      <c r="D29" s="37"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A30" s="23"/>
+      <c r="B30" s="36"/>
+      <c r="C30" s="36"/>
+      <c r="D30" s="36"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A31" s="25"/>
       <c r="B31" s="38"/>
       <c r="C31" s="38"/>
       <c r="D31" s="38"/>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A32" s="39" t="s">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A32" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="40" t="s">
+      <c r="B32" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="C32" s="40"/>
-[...34 lines deleted...]
-      <c r="A39" s="39" t="s">
+      <c r="C32" s="30"/>
+      <c r="D32" s="30"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="B33" s="31"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="31"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="B34" s="31"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="31"/>
+    </row>
+    <row r="35" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B35" s="31"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="31"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="B36" s="31"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="31"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="B37" s="31"/>
+      <c r="C37" s="31"/>
+      <c r="D37" s="31"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A38" s="21"/>
+      <c r="B38" s="32"/>
+      <c r="C38" s="32"/>
+      <c r="D38" s="32"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A39" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="B39" s="40" t="s">
+      <c r="B39" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="C39" s="40"/>
-[...19 lines deleted...]
-      <c r="A43" s="39" t="s">
+      <c r="C39" s="30"/>
+      <c r="D39" s="30"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="B40" s="31"/>
+      <c r="C40" s="31"/>
+      <c r="D40" s="31"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="B41" s="31"/>
+      <c r="C41" s="31"/>
+      <c r="D41" s="31"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A42" s="21"/>
+      <c r="B42" s="32"/>
+      <c r="C42" s="32"/>
+      <c r="D42" s="32"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A43" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="B43" s="40" t="s">
+      <c r="B43" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="C43" s="40"/>
-[...16 lines deleted...]
-      <c r="D46" s="36"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="30"/>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="B44" s="31"/>
+      <c r="C44" s="31"/>
+      <c r="D44" s="31"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="B45" s="31"/>
+      <c r="C45" s="31"/>
+      <c r="D45" s="31"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A46" s="21"/>
+      <c r="B46" s="32"/>
+      <c r="C46" s="32"/>
+      <c r="D46" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B32:D38"/>
     <mergeCell ref="B39:D42"/>
     <mergeCell ref="B43:D46"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="B21:D23"/>
     <mergeCell ref="B29:D31"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="B18:D19"/>
     <mergeCell ref="B24:D28"/>
     <mergeCell ref="A26:A28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="79" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35661DAB-1C47-4C1C-92B4-3AA0155392E7}">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="6" width="33.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="9.140625" style="1"/>
+    <col min="1" max="6" width="33.81640625" customWidth="1"/>
+    <col min="7" max="7" width="9.1796875" style="1"/>
+    <col min="8" max="8" width="9.1796875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-[...680 lines deleted...]
-      <c r="F50" s="6" t="str">
+    <row r="2" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="4"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F2" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F3" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F4" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F5" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F6" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A7" s="4"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F7" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A8" s="4"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F8" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A9" s="4"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F9" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A10" s="4"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F10" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A11" s="4"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F11" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F12" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A13" s="4"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F13" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F14" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F15" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F16" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F17" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F18" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F19" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F20" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A21" s="4"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F21" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F22" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A23" s="4"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F23" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F24" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F25" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F26" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F27" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F28" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A29" s="4"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F29" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F30" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F31" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F32" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F33" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F34" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F35" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F36" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A37" s="4"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F37" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A38" s="4"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F38" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F39" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F40" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
+      <c r="D41" s="4"/>
+      <c r="E41" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F41" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F42" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A43" s="4"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
+      <c r="D43" s="4"/>
+      <c r="E43" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F43" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A44" s="4"/>
+      <c r="B44" s="4"/>
+      <c r="C44" s="4"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F44" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A45" s="4"/>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="D45" s="4"/>
+      <c r="E45" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F45" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A46" s="4"/>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F46" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A47" s="4"/>
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="D47" s="4"/>
+      <c r="E47" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F47" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A48" s="4"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="D48" s="4"/>
+      <c r="E48" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F48" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A49" s="4"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="D49" s="4"/>
+      <c r="E49" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F49" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A50" s="4"/>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="D50" s="4"/>
+      <c r="E50" s="5" t="str">
+        <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"","GMC","")</f>
+        <v/>
+      </c>
+      <c r="F50" s="5" t="str">
         <f>IF(Table2[[#This Row],[Amount]]&lt;&gt;"",'GMC BUDGET'!$B$2,"")</f>
         <v/>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">