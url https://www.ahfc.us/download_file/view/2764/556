--- v1 (2026-01-14)
+++ v2 (2026-05-17)
@@ -6,143 +6,140 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ahfc\DFS\Planning\Program Administration\RPH\1 - Status\ProductionSummary\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66B9F412-4D64-4092-A95A-3F9F1E304BE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F37BBEB0-4FED-44BA-AB0B-8AE6EAAB3436}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-26580" yWindow="2700" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="R171" i="1" l="1"/>
-[...3 lines deleted...]
-  <c r="R169" i="1"/>
+  <c r="R169" i="1" l="1"/>
   <c r="Q169" i="1"/>
   <c r="R168" i="1"/>
   <c r="Q168" i="1"/>
   <c r="R167" i="1"/>
   <c r="Q167" i="1"/>
   <c r="R166" i="1"/>
   <c r="Q166" i="1"/>
   <c r="R165" i="1"/>
   <c r="Q165" i="1"/>
   <c r="R164" i="1"/>
   <c r="Q164" i="1"/>
   <c r="R163" i="1"/>
   <c r="Q163" i="1"/>
   <c r="R162" i="1"/>
   <c r="Q162" i="1"/>
   <c r="R161" i="1"/>
   <c r="Q161" i="1"/>
   <c r="R160" i="1"/>
   <c r="Q160" i="1"/>
-  <c r="J172" i="1" l="1"/>
-[...4 lines deleted...]
-  <c r="I172" i="1"/>
+  <c r="R159" i="1"/>
   <c r="Q159" i="1"/>
+  <c r="J170" i="1" l="1"/>
+  <c r="K170" i="1"/>
+  <c r="L170" i="1"/>
+  <c r="M170" i="1"/>
+  <c r="N170" i="1"/>
+  <c r="I170" i="1"/>
   <c r="Q158" i="1"/>
   <c r="Q157" i="1"/>
   <c r="Q156" i="1"/>
   <c r="Q155" i="1"/>
   <c r="Q154" i="1"/>
   <c r="Q153" i="1"/>
   <c r="Q152" i="1"/>
   <c r="Q151" i="1"/>
-  <c r="R174" i="1" l="1"/>
+  <c r="R172" i="1" l="1"/>
   <c r="Q145" i="1"/>
   <c r="Q148" i="1"/>
   <c r="Q147" i="1"/>
   <c r="Q149" i="1"/>
   <c r="Q150" i="1"/>
   <c r="Q146" i="1"/>
   <c r="Q144" i="1" l="1"/>
-  <c r="P173" i="1" l="1"/>
+  <c r="P171" i="1" l="1"/>
   <c r="Q134" i="1"/>
   <c r="Q135" i="1"/>
   <c r="Q136" i="1"/>
   <c r="Q137" i="1"/>
   <c r="Q138" i="1"/>
   <c r="Q139" i="1"/>
   <c r="Q140" i="1"/>
   <c r="Q141" i="1"/>
   <c r="Q142" i="1"/>
   <c r="Q143" i="1"/>
   <c r="Q133" i="1"/>
-  <c r="P174" i="1" l="1"/>
-  <c r="R173" i="1"/>
+  <c r="P172" i="1" l="1"/>
+  <c r="R171" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1210" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1196" uniqueCount="401">
   <si>
     <t>AHFC</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t xml:space="preserve"> THP-13-BSS-1</t>
   </si>
   <si>
     <t>Lake and Peninsula School District</t>
   </si>
   <si>
     <t>THP-21-YKS-1</t>
   </si>
   <si>
     <t>THP-21-BSS-1</t>
   </si>
   <si>
     <t>THP-21-NAB-1</t>
   </si>
   <si>
     <t>THP-21-LPS-1</t>
   </si>
   <si>
@@ -427,107 +424,98 @@
   <si>
     <t>Venetie</t>
   </si>
   <si>
     <t>Togiak</t>
   </si>
   <si>
     <t>Thorne Bay</t>
   </si>
   <si>
     <t>Napakiak</t>
   </si>
   <si>
     <t>Rehabilitation</t>
   </si>
   <si>
     <t>RPH-25-RCP-1*</t>
   </si>
   <si>
     <t>RPH-25-YKS-1</t>
   </si>
   <si>
     <t>RPH-25-VFY-1</t>
   </si>
   <si>
-    <t>RPH-25-SCC-1*</t>
-[...1 lines deleted...]
-  <si>
     <t>RPH-25-GLT-1</t>
   </si>
   <si>
     <t>RPH-25-BSD-1</t>
   </si>
   <si>
     <t>RPH-25-TCC-1*</t>
   </si>
   <si>
     <t>RPH-25-NAB-1</t>
   </si>
   <si>
     <t>RPH-25-NAB-2</t>
   </si>
   <si>
     <t>Public Safety</t>
   </si>
   <si>
     <t>Health Professional, Public Safety</t>
   </si>
   <si>
     <t>Tooksook Bay</t>
   </si>
   <si>
     <t>Minto</t>
   </si>
   <si>
     <t>Fort Yukon</t>
   </si>
   <si>
-    <t>Shageluk</t>
-[...1 lines deleted...]
-  <si>
     <t>Tok</t>
   </si>
   <si>
     <t>Noatak</t>
   </si>
   <si>
     <t>Teacher, Health Professional, Public Safety</t>
   </si>
   <si>
     <t>Rural Alaska Community Action Program</t>
   </si>
   <si>
     <t>Yukon Koyukuk School District</t>
   </si>
   <si>
     <t>Native Village of Fort Yukon</t>
   </si>
   <si>
-    <t>Shageluk City Council</t>
-[...1 lines deleted...]
-  <si>
     <t>Louden Tribe</t>
   </si>
   <si>
     <t>Bristol Bay Borough School District</t>
   </si>
   <si>
     <t>Tanana Chiefs Conference</t>
   </si>
   <si>
     <t>Northwest Arctic Borough School District 1</t>
   </si>
   <si>
     <t>Northwest Arctic Borough School District 2</t>
   </si>
   <si>
     <t>THP-04-BSS-1</t>
   </si>
   <si>
     <t>New Construction</t>
   </si>
   <si>
     <t>Denali</t>
   </si>
   <si>
     <t>DTH-04-LKS-1</t>
@@ -1264,105 +1252,96 @@
   <si>
     <t>THP-20-BSS-2</t>
   </si>
   <si>
     <t>THP-20-YKS-1</t>
   </si>
   <si>
     <t>Healy Lake Village Council</t>
   </si>
   <si>
     <t>Kokhanok Village Council</t>
   </si>
   <si>
     <t>Galena Louden Tribe</t>
   </si>
   <si>
     <t>Yukon Kuskokwim School District</t>
   </si>
   <si>
     <t>City of Unalakleet</t>
   </si>
   <si>
     <t>Cross Road Health Ministries</t>
   </si>
   <si>
-    <t>Kuskokwim Public Broadcasting Corporation</t>
-[...1 lines deleted...]
-  <si>
     <t>RPH-26-HLV-1</t>
   </si>
   <si>
     <t>RPH-26-KVC-1</t>
   </si>
   <si>
     <t>RPH-26-HIA-1</t>
   </si>
   <si>
     <t>RPH-26-RPC-1</t>
   </si>
   <si>
     <t>RPH-26-GLT-1</t>
   </si>
   <si>
     <t>RPH-26-GSD-1</t>
   </si>
   <si>
     <t>RPH-26-YKS-1</t>
   </si>
   <si>
     <t>RPH-26-TCC-1</t>
   </si>
   <si>
     <t>RPH-26-NAB-1</t>
   </si>
   <si>
     <t>RPH-26-COU-1</t>
   </si>
   <si>
     <t>RPH-26-CRM-1</t>
   </si>
   <si>
-    <t>RPH-26-KPB-1</t>
-[...1 lines deleted...]
-  <si>
     <t>Healy Lake</t>
   </si>
   <si>
     <t>Kokhonok</t>
   </si>
   <si>
     <t>Emmonak</t>
   </si>
   <si>
     <t>Noatak, Buckland, Kivalina</t>
   </si>
   <si>
-    <t>McGrath</t>
-[...2 lines deleted...]
-    <t>Updated 1/6/2026</t>
+    <t>Updated 4/28/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="\$#,##0"/>
     <numFmt numFmtId="165" formatCode="\$0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="167" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1405,76 +1384,76 @@
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFA6A6A6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF515559"/>
-[...4 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="0" tint="-0.249977111117893"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1532,93 +1511,93 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
@@ -1658,199 +1637,193 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="10" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="15" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Accent6" xfId="3" builtinId="49"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -2157,90 +2130,90 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S179"/>
+  <dimension ref="A1:S177"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A172" sqref="A172:B172"/>
+      <selection pane="bottomLeft" activeCell="D112" sqref="D112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="16.1640625" style="11" customWidth="1"/>
     <col min="4" max="4" width="17.1640625" style="11" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="57.5" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.1640625" style="11" customWidth="1"/>
     <col min="7" max="7" width="22" style="11" customWidth="1"/>
     <col min="8" max="8" width="22.83203125" style="11" customWidth="1"/>
     <col min="9" max="9" width="22.33203125" style="11" customWidth="1"/>
     <col min="10" max="10" width="21.5" style="11" customWidth="1"/>
     <col min="11" max="11" width="16.1640625" style="11" customWidth="1"/>
     <col min="12" max="12" width="23.1640625" style="11" customWidth="1"/>
     <col min="13" max="13" width="18.33203125" style="11" customWidth="1"/>
     <col min="14" max="14" width="16.1640625" style="11" customWidth="1"/>
     <col min="15" max="15" width="23.1640625" style="11" customWidth="1"/>
     <col min="16" max="18" width="16.1640625" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="82" t="s">
         <v>84</v>
       </c>
-      <c r="B1" s="85"/>
-[...9 lines deleted...]
-      <c r="J1" s="85"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83" t="s">
+        <v>400</v>
+      </c>
+      <c r="J1" s="83"/>
       <c r="K1" s="8"/>
       <c r="L1" s="8"/>
       <c r="M1" s="8"/>
       <c r="N1" s="8"/>
       <c r="O1" s="8"/>
       <c r="P1" s="8"/>
       <c r="Q1" s="8"/>
       <c r="R1" s="9"/>
     </row>
     <row r="2" spans="1:18" s="2" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>36</v>
       </c>
@@ -2279,1333 +2252,1333 @@
       </c>
       <c r="Q2" s="3" t="s">
         <v>45</v>
       </c>
       <c r="R2" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A3" s="18">
         <v>1</v>
       </c>
       <c r="B3" s="18">
         <v>2004</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>57</v>
       </c>
       <c r="F3" s="19" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="20">
         <v>607708</v>
       </c>
       <c r="J3" s="20">
         <v>820512</v>
       </c>
       <c r="K3" s="20">
         <v>376844</v>
       </c>
       <c r="L3" s="20">
         <v>164040</v>
       </c>
       <c r="M3" s="20">
         <v>443668</v>
       </c>
       <c r="N3" s="18">
         <v>4</v>
       </c>
       <c r="O3" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P3" s="21">
         <v>3808</v>
       </c>
       <c r="Q3" s="22">
         <v>215</v>
       </c>
       <c r="R3" s="22">
         <v>205128</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A4" s="18">
         <v>2</v>
       </c>
       <c r="B4" s="18">
         <v>2004</v>
       </c>
       <c r="C4" s="19" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>56</v>
       </c>
       <c r="F4" s="19" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H4" s="19" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="I4" s="20">
         <v>2340384</v>
       </c>
       <c r="J4" s="20">
         <v>2340945</v>
       </c>
       <c r="K4" s="20">
         <v>702795</v>
       </c>
       <c r="L4" s="20">
         <v>469184</v>
       </c>
       <c r="M4" s="20">
         <v>1638150</v>
       </c>
       <c r="N4" s="18">
         <v>12</v>
       </c>
       <c r="O4" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P4" s="21">
         <v>10752</v>
       </c>
       <c r="Q4" s="22">
         <v>218</v>
       </c>
       <c r="R4" s="22">
         <v>195079</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A5" s="18">
         <v>3</v>
       </c>
       <c r="B5" s="18">
         <v>2004</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="19" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="G5" s="19"/>
       <c r="H5" s="19" t="s">
         <v>76</v>
       </c>
       <c r="I5" s="20">
         <v>5300000</v>
       </c>
       <c r="J5" s="20">
         <v>5215775</v>
       </c>
       <c r="K5" s="20">
         <v>2245999</v>
       </c>
       <c r="L5" s="20">
         <v>2304000</v>
       </c>
       <c r="M5" s="20">
         <v>2969776</v>
       </c>
       <c r="N5" s="18">
         <v>18</v>
       </c>
       <c r="O5" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P5" s="21">
         <v>22200</v>
       </c>
       <c r="Q5" s="22">
         <v>235</v>
       </c>
       <c r="R5" s="22">
         <v>289765</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A6" s="18">
         <v>4</v>
       </c>
       <c r="B6" s="18">
         <v>2004</v>
       </c>
       <c r="C6" s="19" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="19" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="F6" s="19" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>102</v>
       </c>
       <c r="I6" s="20">
         <v>2643350</v>
       </c>
       <c r="J6" s="20">
         <v>2616235</v>
       </c>
       <c r="K6" s="20">
         <v>509600</v>
       </c>
       <c r="L6" s="20">
         <v>409350</v>
       </c>
       <c r="M6" s="20">
         <v>2106635</v>
       </c>
       <c r="N6" s="18">
         <v>10</v>
       </c>
       <c r="O6" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P6" s="21">
         <v>8500</v>
       </c>
       <c r="Q6" s="22">
         <v>308</v>
       </c>
       <c r="R6" s="22">
         <v>261624</v>
       </c>
     </row>
     <row r="7" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A7" s="23">
         <v>5</v>
       </c>
       <c r="B7" s="23">
         <v>2005</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F7" s="24" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H7" s="24" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="I7" s="25">
         <v>978976</v>
       </c>
       <c r="J7" s="25">
         <v>871388</v>
       </c>
       <c r="K7" s="25">
         <v>278718</v>
       </c>
       <c r="L7" s="25">
         <v>362305</v>
       </c>
       <c r="M7" s="25">
         <v>592670</v>
       </c>
       <c r="N7" s="23">
         <v>4</v>
       </c>
       <c r="O7" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P7" s="26">
         <v>3808</v>
       </c>
       <c r="Q7" s="27">
         <v>229</v>
       </c>
       <c r="R7" s="27">
         <v>217847</v>
       </c>
     </row>
     <row r="8" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A8" s="23">
         <v>6</v>
       </c>
       <c r="B8" s="23">
         <v>2005</v>
       </c>
       <c r="C8" s="24" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="24" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F8" s="24" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="G8" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H8" s="24" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="I8" s="25">
         <v>553205</v>
       </c>
       <c r="J8" s="25">
         <v>587874</v>
       </c>
       <c r="K8" s="25">
         <v>352874</v>
       </c>
       <c r="L8" s="25">
         <v>318205</v>
       </c>
       <c r="M8" s="25">
         <v>235000</v>
       </c>
       <c r="N8" s="23">
         <v>2</v>
       </c>
       <c r="O8" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P8" s="26">
         <v>2584</v>
       </c>
       <c r="Q8" s="27">
         <v>228</v>
       </c>
       <c r="R8" s="27">
         <v>293937</v>
       </c>
     </row>
     <row r="9" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A9" s="23">
         <v>7</v>
       </c>
       <c r="B9" s="23">
         <v>2005</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="24" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="24" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="G9" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H9" s="24" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="I9" s="25">
         <v>2691495</v>
       </c>
       <c r="J9" s="25">
         <v>2592681</v>
       </c>
       <c r="K9" s="25">
         <v>1208681</v>
       </c>
       <c r="L9" s="25">
         <v>1039302</v>
       </c>
       <c r="M9" s="25">
         <v>1384000</v>
       </c>
       <c r="N9" s="23">
         <v>8</v>
       </c>
       <c r="O9" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P9" s="26">
         <v>10752</v>
       </c>
       <c r="Q9" s="27">
         <v>241</v>
       </c>
       <c r="R9" s="27">
         <v>324085</v>
       </c>
     </row>
     <row r="10" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A10" s="23">
         <v>8</v>
       </c>
       <c r="B10" s="23">
         <v>2005</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D10" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="24" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="G10" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H10" s="24" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="I10" s="25">
         <v>733230</v>
       </c>
       <c r="J10" s="25">
         <v>760909</v>
       </c>
       <c r="K10" s="25">
         <v>452624</v>
       </c>
       <c r="L10" s="25">
         <v>410548</v>
       </c>
       <c r="M10" s="25">
         <v>308285</v>
       </c>
       <c r="N10" s="23">
         <v>6</v>
       </c>
       <c r="O10" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P10" s="26">
         <v>6144</v>
       </c>
       <c r="Q10" s="27">
         <v>124</v>
       </c>
       <c r="R10" s="27">
         <v>126818</v>
       </c>
     </row>
     <row r="11" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A11" s="23">
         <v>9</v>
       </c>
       <c r="B11" s="23">
         <v>2005</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D11" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="24" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="24" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="G11" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H11" s="24" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="I11" s="25">
         <v>748833</v>
       </c>
       <c r="J11" s="25">
         <v>779246</v>
       </c>
       <c r="K11" s="25">
         <v>426220</v>
       </c>
       <c r="L11" s="25">
         <v>380089</v>
       </c>
       <c r="M11" s="25">
         <v>353026</v>
       </c>
       <c r="N11" s="23">
         <v>5</v>
       </c>
       <c r="O11" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P11" s="26">
         <v>6400</v>
       </c>
       <c r="Q11" s="27">
         <v>122</v>
       </c>
       <c r="R11" s="27">
         <v>155849</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A12" s="23">
         <v>10</v>
       </c>
       <c r="B12" s="23">
         <v>2005</v>
       </c>
       <c r="C12" s="24" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="24" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="F12" s="24" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="G12" s="24" t="s">
         <v>69</v>
       </c>
       <c r="H12" s="24" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="I12" s="25">
         <v>2632087</v>
       </c>
       <c r="J12" s="25">
         <v>2620272</v>
       </c>
       <c r="K12" s="25">
         <v>754800</v>
       </c>
       <c r="L12" s="25">
         <v>388516</v>
       </c>
       <c r="M12" s="25">
         <v>1865472</v>
       </c>
       <c r="N12" s="23">
         <v>6</v>
       </c>
       <c r="O12" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P12" s="26">
         <v>6876</v>
       </c>
       <c r="Q12" s="27">
         <v>381</v>
       </c>
       <c r="R12" s="27">
         <v>436712</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A13" s="18">
         <v>11</v>
       </c>
       <c r="B13" s="18">
         <v>2006</v>
       </c>
       <c r="C13" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="19" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="G13" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H13" s="19" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="I13" s="20">
         <v>5727526</v>
       </c>
       <c r="J13" s="20">
         <v>5944673</v>
       </c>
       <c r="K13" s="20">
         <v>4160591</v>
       </c>
       <c r="L13" s="20">
         <v>1294054</v>
       </c>
       <c r="M13" s="20">
         <v>1784082</v>
       </c>
       <c r="N13" s="18">
         <v>16</v>
       </c>
       <c r="O13" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P13" s="21">
         <v>16205</v>
       </c>
       <c r="Q13" s="22">
         <v>367</v>
       </c>
       <c r="R13" s="22">
         <v>371542</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A14" s="18">
         <v>12</v>
       </c>
       <c r="B14" s="18">
         <v>2006</v>
       </c>
       <c r="C14" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="19" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="G14" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H14" s="19" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="I14" s="20">
         <v>3465379</v>
       </c>
       <c r="J14" s="20">
         <v>3401818</v>
       </c>
       <c r="K14" s="20">
         <v>182937</v>
       </c>
       <c r="L14" s="20">
         <v>1234485</v>
       </c>
       <c r="M14" s="20">
         <v>3584755</v>
       </c>
       <c r="N14" s="18">
         <v>8</v>
       </c>
       <c r="O14" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P14" s="21">
         <v>8189</v>
       </c>
       <c r="Q14" s="22">
         <v>415</v>
       </c>
       <c r="R14" s="22">
         <v>425227</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A15" s="18">
         <v>13</v>
       </c>
       <c r="B15" s="18">
         <v>2006</v>
       </c>
       <c r="C15" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="19" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F15" s="19" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G15" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H15" s="19" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="I15" s="20">
         <v>582059</v>
       </c>
       <c r="J15" s="20">
         <v>675368</v>
       </c>
       <c r="K15" s="20">
         <v>125147</v>
       </c>
       <c r="L15" s="20">
         <v>122503</v>
       </c>
       <c r="M15" s="20">
         <v>550221</v>
       </c>
       <c r="N15" s="18">
         <v>2</v>
       </c>
       <c r="O15" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P15" s="21">
         <v>1904</v>
       </c>
       <c r="Q15" s="22">
         <v>355</v>
       </c>
       <c r="R15" s="22">
         <v>337684</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A16" s="18">
         <v>14</v>
       </c>
       <c r="B16" s="18">
         <v>2006</v>
       </c>
       <c r="C16" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="F16" s="19" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H16" s="19" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="I16" s="20">
         <v>929940</v>
       </c>
       <c r="J16" s="20">
         <v>723975</v>
       </c>
       <c r="K16" s="20">
         <v>284419</v>
       </c>
       <c r="L16" s="20">
         <v>189393</v>
       </c>
       <c r="M16" s="20">
         <v>439556</v>
       </c>
       <c r="N16" s="18">
         <v>3</v>
       </c>
       <c r="O16" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P16" s="21">
         <v>2832</v>
       </c>
       <c r="Q16" s="22">
         <v>256</v>
       </c>
       <c r="R16" s="22">
         <v>241325</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A17" s="18">
         <v>15</v>
       </c>
       <c r="B17" s="18">
         <v>2006</v>
       </c>
       <c r="C17" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="19" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F17" s="19" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H17" s="19" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="I17" s="20">
         <v>631471</v>
       </c>
       <c r="J17" s="20">
         <v>511497</v>
       </c>
       <c r="K17" s="20">
         <v>122759</v>
       </c>
       <c r="L17" s="20">
         <v>119502</v>
       </c>
       <c r="M17" s="20">
         <v>388738</v>
       </c>
       <c r="N17" s="18">
         <v>2</v>
       </c>
       <c r="O17" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P17" s="21">
         <v>1904</v>
       </c>
       <c r="Q17" s="22">
         <v>269</v>
       </c>
       <c r="R17" s="22">
         <v>255749</v>
       </c>
     </row>
     <row r="18" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A18" s="23">
         <v>16</v>
       </c>
       <c r="B18" s="23">
         <v>2007</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="H18" s="24" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>170</v>
       </c>
       <c r="I18" s="25">
         <v>2881705</v>
       </c>
       <c r="J18" s="25">
         <v>2780174</v>
       </c>
       <c r="K18" s="25">
         <v>576311</v>
       </c>
       <c r="L18" s="25">
         <v>533348</v>
       </c>
       <c r="M18" s="25">
         <v>2203863</v>
       </c>
       <c r="N18" s="23">
         <v>8</v>
       </c>
       <c r="O18" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P18" s="26">
         <v>9200</v>
       </c>
       <c r="Q18" s="27">
         <v>302</v>
       </c>
       <c r="R18" s="27">
         <v>347522</v>
       </c>
     </row>
     <row r="19" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A19" s="23">
         <v>17</v>
       </c>
       <c r="B19" s="23">
         <v>2007</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="24" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="F19" s="24" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="G19" s="24" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="I19" s="25">
         <v>412872</v>
       </c>
       <c r="J19" s="25">
         <v>506137</v>
       </c>
       <c r="K19" s="25">
         <v>378090</v>
       </c>
       <c r="L19" s="25">
         <v>67337</v>
       </c>
       <c r="M19" s="25">
         <v>128047</v>
       </c>
       <c r="N19" s="23">
         <v>1</v>
       </c>
       <c r="O19" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P19" s="26">
         <v>1176</v>
       </c>
       <c r="Q19" s="27">
         <v>430</v>
       </c>
       <c r="R19" s="27">
         <v>506137</v>
       </c>
     </row>
     <row r="20" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A20" s="23">
         <v>18</v>
       </c>
       <c r="B20" s="23">
         <v>2007</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F20" s="24" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H20" s="24" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="I20" s="25">
         <v>1041555</v>
       </c>
       <c r="J20" s="25">
         <v>801190</v>
       </c>
       <c r="K20" s="25">
         <v>53294</v>
       </c>
       <c r="L20" s="25">
         <v>100772</v>
       </c>
       <c r="M20" s="25">
         <v>747896</v>
       </c>
       <c r="N20" s="23">
         <v>4</v>
       </c>
       <c r="O20" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P20" s="26">
         <v>3808</v>
       </c>
       <c r="Q20" s="27">
         <v>210</v>
       </c>
       <c r="R20" s="27">
         <v>200298</v>
       </c>
     </row>
     <row r="21" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A21" s="23">
         <v>19</v>
       </c>
       <c r="B21" s="23">
         <v>2007</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F21" s="24" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H21" s="24" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="I21" s="25">
         <v>3093018</v>
       </c>
       <c r="J21" s="25">
         <v>2846179</v>
       </c>
       <c r="K21" s="25">
         <v>427217</v>
       </c>
       <c r="L21" s="25">
         <v>631610</v>
       </c>
       <c r="M21" s="25">
         <v>2418962</v>
       </c>
       <c r="N21" s="23">
         <v>12</v>
       </c>
       <c r="O21" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P21" s="26">
         <v>13728</v>
       </c>
       <c r="Q21" s="27">
         <v>207</v>
       </c>
       <c r="R21" s="27">
         <v>237182</v>
       </c>
     </row>
     <row r="22" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A22" s="23">
         <v>20</v>
       </c>
       <c r="B22" s="23">
         <v>2007</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="24" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F22" s="24" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="G22" s="24" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="I22" s="25">
         <v>693802</v>
       </c>
       <c r="J22" s="25">
         <v>954838</v>
       </c>
       <c r="K22" s="25">
         <v>502782</v>
       </c>
       <c r="L22" s="25">
         <v>136503</v>
       </c>
       <c r="M22" s="25">
         <v>452056</v>
       </c>
       <c r="N22" s="23">
         <v>2</v>
       </c>
       <c r="O22" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P22" s="26">
         <v>2220</v>
       </c>
       <c r="Q22" s="27">
         <v>430</v>
       </c>
       <c r="R22" s="27">
         <v>477419</v>
       </c>
     </row>
     <row r="23" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A23" s="23">
         <v>21</v>
       </c>
       <c r="B23" s="23">
         <v>2007</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="24" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F23" s="24" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="I23" s="25">
         <v>3231500</v>
       </c>
       <c r="J23" s="25">
         <v>3137652</v>
       </c>
       <c r="K23" s="25">
         <v>1266316</v>
       </c>
       <c r="L23" s="25">
         <v>342603</v>
       </c>
       <c r="M23" s="25">
         <v>1871336</v>
       </c>
       <c r="N23" s="23">
         <v>8</v>
       </c>
       <c r="O23" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P23" s="26">
         <v>8374</v>
       </c>
       <c r="Q23" s="27">
         <v>375</v>
       </c>
       <c r="R23" s="27">
         <v>392207</v>
       </c>
     </row>
     <row r="24" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A24" s="23">
         <v>22</v>
       </c>
       <c r="B24" s="23">
         <v>2007</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="24" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="F24" s="24" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="G24" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>75</v>
       </c>
       <c r="I24" s="25">
         <v>200000</v>
       </c>
       <c r="J24" s="25">
         <v>218339</v>
       </c>
       <c r="K24" s="25">
         <v>118339</v>
       </c>
       <c r="L24" s="28">
         <v>0</v>
       </c>
       <c r="M24" s="25">
         <v>100000</v>
       </c>
       <c r="N24" s="23">
         <v>5</v>
       </c>
       <c r="O24" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P24" s="24"/>
       <c r="Q24" s="29" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="R24" s="27">
         <v>43668</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A25" s="23">
         <v>23</v>
       </c>
       <c r="B25" s="23">
         <v>2007</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="24" t="s">
+        <v>180</v>
+      </c>
+      <c r="F25" s="24" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H25" s="24" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="I25" s="25">
         <v>200000</v>
       </c>
       <c r="J25" s="25">
         <v>285098</v>
       </c>
       <c r="K25" s="25">
         <v>185098</v>
       </c>
       <c r="L25" s="28">
         <v>0</v>
       </c>
       <c r="M25" s="25">
         <v>100000</v>
       </c>
       <c r="N25" s="23">
         <v>5</v>
       </c>
       <c r="O25" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P25" s="24"/>
       <c r="Q25" s="29" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="R25" s="27">
         <v>57020</v>
       </c>
     </row>
     <row r="26" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A26" s="23">
         <v>24</v>
       </c>
       <c r="B26" s="23">
         <v>2007</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="24" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="F26" s="24" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H26" s="24" t="s">
         <v>75</v>
       </c>
       <c r="I26" s="25">
         <v>361752</v>
       </c>
       <c r="J26" s="25">
         <v>366710</v>
       </c>
       <c r="K26" s="25">
         <v>130377</v>
       </c>
       <c r="L26" s="25">
         <v>60268</v>
       </c>
       <c r="M26" s="25">
         <v>236333</v>
       </c>
       <c r="N26" s="23">
         <v>3</v>
       </c>
@@ -3614,8321 +3587,8206 @@
       </c>
       <c r="P26" s="26">
         <v>1728</v>
       </c>
       <c r="Q26" s="27">
         <v>212</v>
       </c>
       <c r="R26" s="27">
         <v>122237</v>
       </c>
     </row>
     <row r="27" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A27" s="23">
         <v>25</v>
       </c>
       <c r="B27" s="23">
         <v>2007</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="24" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F27" s="24" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>71</v>
       </c>
       <c r="H27" s="24" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="I27" s="25">
         <v>1667175</v>
       </c>
       <c r="J27" s="25">
         <v>1463841</v>
       </c>
       <c r="K27" s="25">
         <v>252882</v>
       </c>
       <c r="L27" s="25">
         <v>189934</v>
       </c>
       <c r="M27" s="25">
         <v>1210959</v>
       </c>
       <c r="N27" s="23">
         <v>4</v>
       </c>
       <c r="O27" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P27" s="26">
         <v>6358</v>
       </c>
       <c r="Q27" s="27">
         <v>230</v>
       </c>
       <c r="R27" s="27">
         <v>365960</v>
       </c>
     </row>
     <row r="28" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A28" s="23">
         <v>26</v>
       </c>
       <c r="B28" s="23">
         <v>2007</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="24" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="F28" s="24" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H28" s="24" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="I28" s="25">
         <v>1078401</v>
       </c>
       <c r="J28" s="25">
         <v>877716</v>
       </c>
       <c r="K28" s="25">
         <v>254838</v>
       </c>
       <c r="L28" s="25">
         <v>85264</v>
       </c>
       <c r="M28" s="25">
         <v>622878</v>
       </c>
       <c r="N28" s="23">
         <v>2</v>
       </c>
       <c r="O28" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P28" s="26">
         <v>2488</v>
       </c>
       <c r="Q28" s="27">
         <v>353</v>
       </c>
       <c r="R28" s="27">
         <v>438858</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A29" s="23">
         <v>27</v>
       </c>
       <c r="B29" s="23">
         <v>2007</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="24" t="s">
+        <v>188</v>
+      </c>
+      <c r="F29" s="24" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H29" s="24" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="I29" s="25">
         <v>2030809</v>
       </c>
       <c r="J29" s="25">
         <v>1484137</v>
       </c>
       <c r="K29" s="25">
         <v>237762</v>
       </c>
       <c r="L29" s="25">
         <v>46494</v>
       </c>
       <c r="M29" s="25">
         <v>1246375</v>
       </c>
       <c r="N29" s="23">
         <v>4</v>
       </c>
       <c r="O29" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P29" s="26">
         <v>4976</v>
       </c>
       <c r="Q29" s="27">
         <v>298</v>
       </c>
       <c r="R29" s="27">
         <v>371034</v>
       </c>
     </row>
     <row r="30" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A30" s="18">
         <v>28</v>
       </c>
       <c r="B30" s="18">
         <v>2008</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="19" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F30" s="19" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="G30" s="19" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="H30" s="19" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="I30" s="20">
         <v>1029550</v>
       </c>
       <c r="J30" s="30">
         <v>1029550</v>
       </c>
       <c r="K30" s="20">
         <v>467817</v>
       </c>
       <c r="L30" s="20">
         <v>51727</v>
       </c>
       <c r="M30" s="20">
         <v>561733</v>
       </c>
       <c r="N30" s="18">
         <v>2</v>
       </c>
       <c r="O30" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P30" s="21">
         <v>2488</v>
       </c>
       <c r="Q30" s="22">
         <v>414</v>
       </c>
       <c r="R30" s="22">
         <v>514775</v>
       </c>
     </row>
     <row r="31" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A31" s="18">
         <v>29</v>
       </c>
       <c r="B31" s="18">
         <v>2008</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="19" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="F31" s="19" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="G31" s="19" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="H31" s="19" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="I31" s="20">
         <v>689750</v>
       </c>
       <c r="J31" s="20">
         <v>851443</v>
       </c>
       <c r="K31" s="20">
         <v>433382</v>
       </c>
       <c r="L31" s="20">
         <v>224690</v>
       </c>
       <c r="M31" s="20">
         <v>418061</v>
       </c>
       <c r="N31" s="18">
         <v>2</v>
       </c>
       <c r="O31" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P31" s="21">
         <v>2432</v>
       </c>
       <c r="Q31" s="22">
         <v>350</v>
       </c>
       <c r="R31" s="22">
         <v>425722</v>
       </c>
     </row>
     <row r="32" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A32" s="18">
         <v>30</v>
       </c>
       <c r="B32" s="18">
         <v>2008</v>
       </c>
       <c r="C32" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="19" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="F32" s="19" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="G32" s="19" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="H32" s="19" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I32" s="20">
         <v>1455200</v>
       </c>
       <c r="J32" s="20">
         <v>1314865</v>
       </c>
       <c r="K32" s="20">
         <v>251925</v>
       </c>
       <c r="L32" s="20">
         <v>250000</v>
       </c>
       <c r="M32" s="20">
         <v>1062940</v>
       </c>
       <c r="N32" s="18">
         <v>4</v>
       </c>
       <c r="O32" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P32" s="21">
         <v>4614</v>
       </c>
       <c r="Q32" s="22">
         <v>285</v>
       </c>
       <c r="R32" s="22">
         <v>328716</v>
       </c>
     </row>
     <row r="33" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A33" s="18">
         <v>31</v>
       </c>
       <c r="B33" s="18">
         <v>2008</v>
       </c>
       <c r="C33" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>57</v>
       </c>
       <c r="F33" s="19" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="G33" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H33" s="19" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="I33" s="20">
         <v>555800</v>
       </c>
       <c r="J33" s="20">
         <v>484960</v>
       </c>
       <c r="K33" s="20">
         <v>34040</v>
       </c>
       <c r="L33" s="20">
         <v>60241</v>
       </c>
       <c r="M33" s="20">
         <v>450920</v>
       </c>
       <c r="N33" s="18">
         <v>2</v>
       </c>
       <c r="O33" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P33" s="21">
         <v>1904</v>
       </c>
       <c r="Q33" s="22">
         <v>255</v>
       </c>
       <c r="R33" s="22">
         <v>242480</v>
       </c>
     </row>
     <row r="34" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A34" s="18">
         <v>32</v>
       </c>
       <c r="B34" s="18">
         <v>2008</v>
       </c>
       <c r="C34" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="19" t="s">
         <v>57</v>
       </c>
       <c r="F34" s="19" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H34" s="19" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="I34" s="20">
         <v>1086600</v>
       </c>
       <c r="J34" s="20">
         <v>1073090</v>
       </c>
       <c r="K34" s="20">
         <v>122860</v>
       </c>
       <c r="L34" s="20">
         <v>120472</v>
       </c>
       <c r="M34" s="20">
         <v>950230</v>
       </c>
       <c r="N34" s="18">
         <v>4</v>
       </c>
       <c r="O34" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P34" s="21">
         <v>3808</v>
       </c>
       <c r="Q34" s="22">
         <v>282</v>
       </c>
       <c r="R34" s="22">
         <v>268273</v>
       </c>
     </row>
     <row r="35" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A35" s="18">
         <v>33</v>
       </c>
       <c r="B35" s="18">
         <v>2008</v>
       </c>
       <c r="C35" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="19" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F35" s="19" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H35" s="19" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="I35" s="20">
         <v>727820</v>
       </c>
       <c r="J35" s="20">
         <v>838052</v>
       </c>
       <c r="K35" s="20">
         <v>314402</v>
       </c>
       <c r="L35" s="20">
         <v>5029</v>
       </c>
       <c r="M35" s="20">
         <v>523650</v>
       </c>
       <c r="N35" s="18">
         <v>2</v>
       </c>
       <c r="O35" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P35" s="21">
         <v>2400</v>
       </c>
       <c r="Q35" s="22">
         <v>349</v>
       </c>
       <c r="R35" s="22">
         <v>419026</v>
       </c>
     </row>
     <row r="36" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A36" s="18">
         <v>34</v>
       </c>
       <c r="B36" s="18">
         <v>2008</v>
       </c>
       <c r="C36" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="19" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F36" s="19" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H36" s="19" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="I36" s="20">
         <v>1399000</v>
       </c>
       <c r="J36" s="20">
         <v>1433208</v>
       </c>
       <c r="K36" s="20">
         <v>734374</v>
       </c>
       <c r="L36" s="20">
         <v>184212</v>
       </c>
       <c r="M36" s="20">
         <v>698834</v>
       </c>
       <c r="N36" s="18">
         <v>4</v>
       </c>
       <c r="O36" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P36" s="21">
         <v>3416</v>
       </c>
       <c r="Q36" s="22">
         <v>420</v>
       </c>
       <c r="R36" s="22">
         <v>358302</v>
       </c>
     </row>
     <row r="37" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A37" s="18">
         <v>35</v>
       </c>
       <c r="B37" s="18">
         <v>2008</v>
       </c>
       <c r="C37" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="19" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F37" s="19" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G37" s="19" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="H37" s="19" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="I37" s="20">
         <v>594000</v>
       </c>
       <c r="J37" s="20">
         <v>516136</v>
       </c>
       <c r="K37" s="20">
         <v>221938</v>
       </c>
       <c r="L37" s="31">
         <v>0</v>
       </c>
       <c r="M37" s="20">
         <v>294198</v>
       </c>
       <c r="N37" s="18">
         <v>7</v>
       </c>
       <c r="O37" s="19" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="P37" s="19" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="Q37" s="32" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="R37" s="22">
         <v>73734</v>
       </c>
     </row>
     <row r="38" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A38" s="18">
         <v>36</v>
       </c>
       <c r="B38" s="18">
         <v>2008</v>
       </c>
       <c r="C38" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="19" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F38" s="19" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H38" s="19" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="I38" s="20">
         <v>615800</v>
       </c>
       <c r="J38" s="20">
         <v>620079</v>
       </c>
       <c r="K38" s="20">
         <v>161565</v>
       </c>
       <c r="L38" s="20">
         <v>121513</v>
       </c>
       <c r="M38" s="20">
         <v>458514</v>
       </c>
       <c r="N38" s="18">
         <v>2</v>
       </c>
       <c r="O38" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P38" s="21">
         <v>2592</v>
       </c>
       <c r="Q38" s="22">
         <v>239</v>
       </c>
       <c r="R38" s="22">
         <v>310040</v>
       </c>
     </row>
     <row r="39" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A39" s="18">
         <v>37</v>
       </c>
       <c r="B39" s="18">
         <v>2008</v>
       </c>
       <c r="C39" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="19" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="F39" s="19" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H39" s="19" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="I39" s="20">
         <v>821000</v>
       </c>
       <c r="J39" s="20">
         <v>830864</v>
       </c>
       <c r="K39" s="20">
         <v>376530</v>
       </c>
       <c r="L39" s="20">
         <v>79446</v>
       </c>
       <c r="M39" s="20">
         <v>454334</v>
       </c>
       <c r="N39" s="18">
         <v>2</v>
       </c>
       <c r="O39" s="19" t="s">
         <v>105</v>
       </c>
       <c r="P39" s="21">
         <v>1440</v>
       </c>
       <c r="Q39" s="22">
         <v>577</v>
       </c>
       <c r="R39" s="22">
         <v>415432</v>
       </c>
     </row>
     <row r="40" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A40" s="18">
         <v>38</v>
       </c>
       <c r="B40" s="18">
         <v>2008</v>
       </c>
       <c r="C40" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="19" t="s">
+        <v>214</v>
+      </c>
+      <c r="F40" s="19" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H40" s="19" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="I40" s="20">
         <v>568018</v>
       </c>
       <c r="J40" s="20">
         <v>629754</v>
       </c>
       <c r="K40" s="20">
         <v>183063</v>
       </c>
       <c r="L40" s="20">
         <v>93392</v>
       </c>
       <c r="M40" s="20">
         <v>446691</v>
       </c>
       <c r="N40" s="18">
         <v>2</v>
       </c>
       <c r="O40" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P40" s="21">
         <v>2000</v>
       </c>
       <c r="Q40" s="22">
         <v>315</v>
       </c>
       <c r="R40" s="22">
         <v>314877</v>
       </c>
     </row>
     <row r="41" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A41" s="18">
         <v>39</v>
       </c>
       <c r="B41" s="18">
         <v>2008</v>
       </c>
       <c r="C41" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E41" s="19" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F41" s="19" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="G41" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H41" s="19" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="I41" s="20">
         <v>595096</v>
       </c>
       <c r="J41" s="20">
         <v>512646</v>
       </c>
       <c r="K41" s="20">
         <v>36035</v>
       </c>
       <c r="L41" s="20">
         <v>85178</v>
       </c>
       <c r="M41" s="20">
         <v>476611</v>
       </c>
       <c r="N41" s="18">
         <v>2</v>
       </c>
       <c r="O41" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P41" s="21">
         <v>1904</v>
       </c>
       <c r="Q41" s="22">
         <v>269</v>
       </c>
       <c r="R41" s="22">
         <v>256323</v>
       </c>
     </row>
     <row r="42" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A42" s="18">
         <v>40</v>
       </c>
       <c r="B42" s="18">
         <v>2008</v>
       </c>
       <c r="C42" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="19" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F42" s="19" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="G42" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H42" s="19" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="I42" s="20">
         <v>595096</v>
       </c>
       <c r="J42" s="20">
         <v>521500</v>
       </c>
       <c r="K42" s="20">
         <v>36655</v>
       </c>
       <c r="L42" s="20">
         <v>85178</v>
       </c>
       <c r="M42" s="20">
         <v>484845</v>
       </c>
       <c r="N42" s="18">
         <v>2</v>
       </c>
       <c r="O42" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P42" s="21">
         <v>1904</v>
       </c>
       <c r="Q42" s="22">
         <v>274</v>
       </c>
       <c r="R42" s="22">
         <v>260750</v>
       </c>
     </row>
     <row r="43" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A43" s="18">
         <v>41</v>
       </c>
       <c r="B43" s="18">
         <v>2008</v>
       </c>
       <c r="C43" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E43" s="19" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F43" s="19" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="G43" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H43" s="19" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="I43" s="20">
         <v>595096</v>
       </c>
       <c r="J43" s="20">
         <v>484151</v>
       </c>
       <c r="K43" s="20">
         <v>6114</v>
       </c>
       <c r="L43" s="20">
         <v>85178</v>
       </c>
       <c r="M43" s="20">
         <v>478037</v>
       </c>
       <c r="N43" s="18">
         <v>2</v>
       </c>
       <c r="O43" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P43" s="21">
         <v>1904</v>
       </c>
       <c r="Q43" s="22">
         <v>254</v>
       </c>
       <c r="R43" s="22">
         <v>242076</v>
       </c>
     </row>
     <row r="44" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A44" s="23">
         <v>42</v>
       </c>
       <c r="B44" s="23">
         <v>2009</v>
       </c>
       <c r="C44" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E44" s="24" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="F44" s="24" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="G44" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H44" s="24" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="I44" s="25">
         <v>203891</v>
       </c>
       <c r="J44" s="25">
         <v>229179</v>
       </c>
       <c r="K44" s="25">
         <v>127234</v>
       </c>
       <c r="L44" s="25">
         <v>51545</v>
       </c>
       <c r="M44" s="25">
         <v>101945</v>
       </c>
       <c r="N44" s="23">
         <v>2</v>
       </c>
       <c r="O44" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P44" s="26">
         <v>1904</v>
       </c>
       <c r="Q44" s="27">
         <v>120</v>
       </c>
       <c r="R44" s="27">
         <v>114590</v>
       </c>
     </row>
     <row r="45" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A45" s="23">
         <v>43</v>
       </c>
       <c r="B45" s="23">
         <v>2009</v>
       </c>
       <c r="C45" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="24" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F45" s="24" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="G45" s="24" t="s">
         <v>71</v>
       </c>
       <c r="H45" s="24" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="I45" s="25">
         <v>838483</v>
       </c>
       <c r="J45" s="25">
         <v>832362</v>
       </c>
       <c r="K45" s="25">
         <v>112799</v>
       </c>
       <c r="L45" s="28">
         <v>0</v>
       </c>
       <c r="M45" s="25">
         <v>719563</v>
       </c>
       <c r="N45" s="23">
         <v>3</v>
       </c>
       <c r="O45" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P45" s="26">
         <v>3480</v>
       </c>
       <c r="Q45" s="27">
         <v>239</v>
       </c>
       <c r="R45" s="27">
         <v>277454</v>
       </c>
     </row>
     <row r="46" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A46" s="23">
         <v>44</v>
       </c>
       <c r="B46" s="23">
         <v>2009</v>
       </c>
       <c r="C46" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E46" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F46" s="24" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="G46" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H46" s="24" t="s">
         <v>9</v>
       </c>
       <c r="I46" s="25">
         <v>1343400</v>
       </c>
       <c r="J46" s="25">
         <v>1183681</v>
       </c>
       <c r="K46" s="25">
         <v>214956</v>
       </c>
       <c r="L46" s="25">
         <v>344675</v>
       </c>
       <c r="M46" s="25">
         <v>968725</v>
       </c>
       <c r="N46" s="23">
         <v>4</v>
       </c>
       <c r="O46" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P46" s="26">
         <v>4416</v>
       </c>
       <c r="Q46" s="27">
         <v>268</v>
       </c>
       <c r="R46" s="27">
         <v>295920</v>
       </c>
     </row>
     <row r="47" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A47" s="23">
         <v>45</v>
       </c>
       <c r="B47" s="23">
         <v>2009</v>
       </c>
       <c r="C47" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E47" s="24" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F47" s="24" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="G47" s="24" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H47" s="24" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="I47" s="25">
         <v>467389</v>
       </c>
       <c r="J47" s="25">
         <v>499221</v>
       </c>
       <c r="K47" s="25">
         <v>128762</v>
       </c>
       <c r="L47" s="25">
         <v>65931</v>
       </c>
       <c r="M47" s="25">
         <v>370459</v>
       </c>
       <c r="N47" s="23">
         <v>1</v>
       </c>
       <c r="O47" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P47" s="26">
         <v>1625</v>
       </c>
       <c r="Q47" s="27">
         <v>307</v>
       </c>
       <c r="R47" s="27">
         <v>499221</v>
       </c>
     </row>
     <row r="48" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A48" s="23">
         <v>46</v>
       </c>
       <c r="B48" s="23">
         <v>2009</v>
       </c>
       <c r="C48" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E48" s="24" t="s">
         <v>56</v>
       </c>
       <c r="F48" s="24" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G48" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H48" s="24" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="I48" s="25">
         <v>3637355</v>
       </c>
       <c r="J48" s="25">
         <v>2889647</v>
       </c>
       <c r="K48" s="25">
         <v>469531</v>
       </c>
       <c r="L48" s="25">
         <v>201337</v>
       </c>
       <c r="M48" s="25">
         <v>2420116</v>
       </c>
       <c r="N48" s="23">
         <v>8</v>
       </c>
       <c r="O48" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P48" s="26">
         <v>8840</v>
       </c>
       <c r="Q48" s="27">
         <v>327</v>
       </c>
       <c r="R48" s="27">
         <v>361206</v>
       </c>
     </row>
     <row r="49" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A49" s="23">
         <v>47</v>
       </c>
       <c r="B49" s="23">
         <v>2009</v>
       </c>
       <c r="C49" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="24" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="F49" s="24" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="G49" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H49" s="24" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="I49" s="25">
         <v>995000</v>
       </c>
       <c r="J49" s="25">
         <v>319485</v>
       </c>
       <c r="K49" s="25">
         <v>164427</v>
       </c>
       <c r="L49" s="28">
         <v>0</v>
       </c>
       <c r="M49" s="25">
         <v>155058</v>
       </c>
       <c r="N49" s="23">
         <v>4</v>
       </c>
       <c r="O49" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P49" s="26">
         <v>4100</v>
       </c>
       <c r="Q49" s="27">
         <v>78</v>
       </c>
       <c r="R49" s="27">
         <v>79871</v>
       </c>
     </row>
     <row r="50" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A50" s="23">
         <v>48</v>
       </c>
       <c r="B50" s="23">
         <v>2009</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="24" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F50" s="24" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="G50" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H50" s="24" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="I50" s="25">
         <v>2983000</v>
       </c>
       <c r="J50" s="25">
         <v>3137652</v>
       </c>
       <c r="K50" s="25">
         <v>1183059</v>
       </c>
       <c r="L50" s="25">
         <v>773407</v>
       </c>
       <c r="M50" s="25">
         <v>1954593</v>
       </c>
       <c r="N50" s="23">
         <v>8</v>
       </c>
       <c r="O50" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P50" s="26">
         <v>6280</v>
       </c>
       <c r="Q50" s="27">
         <v>500</v>
       </c>
       <c r="R50" s="27">
         <v>392207</v>
       </c>
     </row>
     <row r="51" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A51" s="23">
         <v>49</v>
       </c>
       <c r="B51" s="23">
         <v>2009</v>
       </c>
       <c r="C51" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E51" s="24" t="s">
+        <v>234</v>
+      </c>
+      <c r="F51" s="24" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="G51" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H51" s="24" t="s">
         <v>102</v>
       </c>
       <c r="I51" s="25">
         <v>1491500</v>
       </c>
       <c r="J51" s="25">
         <v>1508344</v>
       </c>
       <c r="K51" s="25">
         <v>465070</v>
       </c>
       <c r="L51" s="25">
         <v>268226</v>
       </c>
       <c r="M51" s="25">
         <v>1043274</v>
       </c>
       <c r="N51" s="23">
         <v>4</v>
       </c>
       <c r="O51" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P51" s="26">
         <v>3140</v>
       </c>
       <c r="Q51" s="27">
         <v>480</v>
       </c>
       <c r="R51" s="27">
         <v>377086</v>
       </c>
     </row>
     <row r="52" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A52" s="23">
         <v>50</v>
       </c>
       <c r="B52" s="23">
         <v>2009</v>
       </c>
       <c r="C52" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="24" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F52" s="24" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="G52" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H52" s="24" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="I52" s="25">
         <v>606196</v>
       </c>
       <c r="J52" s="25">
         <v>543880</v>
       </c>
       <c r="K52" s="25">
         <v>122513</v>
       </c>
       <c r="L52" s="25">
         <v>184829</v>
       </c>
       <c r="M52" s="25">
         <v>421367</v>
       </c>
       <c r="N52" s="23">
         <v>2</v>
       </c>
       <c r="O52" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P52" s="26">
         <v>1984</v>
       </c>
       <c r="Q52" s="27">
         <v>274</v>
       </c>
       <c r="R52" s="27">
         <v>271940</v>
       </c>
     </row>
     <row r="53" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A53" s="23">
         <v>51</v>
       </c>
       <c r="B53" s="23">
         <v>2009</v>
       </c>
       <c r="C53" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="24" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F53" s="24" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G53" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H53" s="24" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="I53" s="25">
         <v>351237</v>
       </c>
       <c r="J53" s="25">
         <v>339624</v>
       </c>
       <c r="K53" s="25">
         <v>122138</v>
       </c>
       <c r="L53" s="25">
         <v>133751</v>
       </c>
       <c r="M53" s="25">
         <v>217486</v>
       </c>
       <c r="N53" s="23">
         <v>1</v>
       </c>
       <c r="O53" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P53" s="23">
         <v>952</v>
       </c>
       <c r="Q53" s="27">
         <v>357</v>
       </c>
       <c r="R53" s="27">
         <v>339624</v>
       </c>
     </row>
     <row r="54" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A54" s="18">
         <v>52</v>
       </c>
       <c r="B54" s="18">
         <v>2010</v>
       </c>
       <c r="C54" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="19" t="s">
         <v>57</v>
       </c>
       <c r="F54" s="19" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="G54" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H54" s="19" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="I54" s="20">
         <v>1267816</v>
       </c>
       <c r="J54" s="20">
         <v>1129861</v>
       </c>
       <c r="K54" s="20">
         <v>429347</v>
       </c>
       <c r="L54" s="20">
         <v>462880</v>
       </c>
       <c r="M54" s="20">
         <v>700514</v>
       </c>
       <c r="N54" s="18">
         <v>4</v>
       </c>
       <c r="O54" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P54" s="21">
         <v>4417</v>
       </c>
       <c r="Q54" s="22">
         <v>256</v>
       </c>
       <c r="R54" s="22">
         <v>316954</v>
       </c>
     </row>
     <row r="55" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A55" s="18">
         <v>53</v>
       </c>
       <c r="B55" s="18">
         <v>2010</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E55" s="19" t="s">
         <v>57</v>
       </c>
       <c r="F55" s="19" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="G55" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H55" s="19" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="I55" s="20">
         <v>648908</v>
       </c>
       <c r="J55" s="20">
         <v>591607</v>
       </c>
       <c r="K55" s="20">
         <v>44962</v>
       </c>
       <c r="L55" s="20">
         <v>19543</v>
       </c>
       <c r="M55" s="20">
         <v>546645</v>
       </c>
       <c r="N55" s="18">
         <v>2</v>
       </c>
       <c r="O55" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P55" s="21">
         <v>2208</v>
       </c>
       <c r="Q55" s="22">
         <v>268</v>
       </c>
       <c r="R55" s="22">
         <v>324454</v>
       </c>
     </row>
     <row r="56" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A56" s="18">
         <v>54</v>
       </c>
       <c r="B56" s="18">
         <v>2010</v>
       </c>
       <c r="C56" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E56" s="19" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F56" s="19" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="G56" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H56" s="19" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="I56" s="20">
         <v>308200</v>
       </c>
       <c r="J56" s="20">
         <v>301888</v>
       </c>
       <c r="K56" s="20">
         <v>100277</v>
       </c>
       <c r="L56" s="20">
         <v>60278</v>
       </c>
       <c r="M56" s="20">
         <v>201611</v>
       </c>
       <c r="N56" s="18">
         <v>2</v>
       </c>
       <c r="O56" s="19" t="s">
         <v>105</v>
       </c>
       <c r="P56" s="21">
         <v>2194</v>
       </c>
       <c r="Q56" s="22">
         <v>138</v>
       </c>
       <c r="R56" s="22">
         <v>154100</v>
       </c>
     </row>
     <row r="57" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A57" s="18">
         <v>55</v>
       </c>
       <c r="B57" s="18">
         <v>2010</v>
       </c>
       <c r="C57" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E57" s="19" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="F57" s="19" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="G57" s="19" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="H57" s="19" t="s">
         <v>79</v>
       </c>
       <c r="I57" s="20">
         <v>5524954</v>
       </c>
       <c r="J57" s="20">
         <v>4932509</v>
       </c>
       <c r="K57" s="20">
         <v>1581480</v>
       </c>
       <c r="L57" s="20">
         <v>478861</v>
       </c>
       <c r="M57" s="20">
         <v>3351029</v>
       </c>
       <c r="N57" s="18">
         <v>8</v>
       </c>
       <c r="O57" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P57" s="21">
         <v>15295</v>
       </c>
       <c r="Q57" s="22">
         <v>322</v>
       </c>
       <c r="R57" s="22">
         <v>616564</v>
       </c>
     </row>
     <row r="58" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A58" s="18">
         <v>56</v>
       </c>
       <c r="B58" s="18">
         <v>2010</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D58" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E58" s="19" t="s">
         <v>56</v>
       </c>
       <c r="F58" s="19" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="G58" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H58" s="19" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="I58" s="20">
         <v>4339382</v>
       </c>
       <c r="J58" s="20">
         <v>2131527</v>
       </c>
       <c r="K58" s="20">
         <v>905899</v>
       </c>
       <c r="L58" s="20">
         <v>614060</v>
       </c>
       <c r="M58" s="20">
         <v>1225628</v>
       </c>
       <c r="N58" s="18">
         <v>8</v>
       </c>
       <c r="O58" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P58" s="21">
         <v>8840</v>
       </c>
       <c r="Q58" s="22">
         <v>241</v>
       </c>
       <c r="R58" s="22">
         <v>266441</v>
       </c>
     </row>
     <row r="59" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A59" s="18">
         <v>57</v>
       </c>
       <c r="B59" s="18">
         <v>2010</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D59" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E59" s="19" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="19" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="G59" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H59" s="19" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="I59" s="20">
         <v>2658224</v>
       </c>
       <c r="J59" s="20">
         <v>2665666</v>
       </c>
       <c r="K59" s="20">
         <v>1222039</v>
       </c>
       <c r="L59" s="20">
         <v>1222039</v>
       </c>
       <c r="M59" s="20">
         <v>1443627</v>
       </c>
       <c r="N59" s="18">
         <v>8</v>
       </c>
       <c r="O59" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P59" s="21">
         <v>4275</v>
       </c>
       <c r="Q59" s="22">
         <v>624</v>
       </c>
       <c r="R59" s="22">
         <v>333208</v>
       </c>
     </row>
     <row r="60" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A60" s="18">
         <v>58</v>
       </c>
       <c r="B60" s="18">
         <v>2010</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D60" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="19" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="G60" s="19" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="H60" s="19" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="I60" s="20">
         <v>891414</v>
       </c>
       <c r="J60" s="20">
         <v>866214</v>
       </c>
       <c r="K60" s="20">
         <v>166543</v>
       </c>
       <c r="L60" s="20">
         <v>709731</v>
       </c>
       <c r="M60" s="20">
         <v>699671</v>
       </c>
       <c r="N60" s="18">
         <v>4</v>
       </c>
       <c r="O60" s="19" t="s">
         <v>105</v>
       </c>
       <c r="P60" s="21">
         <v>3484</v>
       </c>
       <c r="Q60" s="22">
         <v>249</v>
       </c>
       <c r="R60" s="22">
         <v>216553.5</v>
       </c>
     </row>
     <row r="61" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A61" s="23">
         <v>59</v>
       </c>
       <c r="B61" s="23">
         <v>2011</v>
       </c>
       <c r="C61" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E61" s="24" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="F61" s="24" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="G61" s="24" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="H61" s="24" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I61" s="25">
         <v>873014</v>
       </c>
       <c r="J61" s="25">
         <v>896426</v>
       </c>
       <c r="K61" s="25">
         <v>138714</v>
       </c>
       <c r="L61" s="25">
         <v>12000</v>
       </c>
       <c r="M61" s="25">
         <v>757712</v>
       </c>
       <c r="N61" s="23">
         <v>2</v>
       </c>
       <c r="O61" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P61" s="26">
         <v>2432</v>
       </c>
       <c r="Q61" s="27">
         <v>369</v>
       </c>
       <c r="R61" s="27">
         <v>436507</v>
       </c>
     </row>
     <row r="62" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A62" s="23">
         <v>60</v>
       </c>
       <c r="B62" s="23">
         <v>2011</v>
       </c>
       <c r="C62" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E62" s="24" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="F62" s="24" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="G62" s="24" t="s">
         <v>69</v>
       </c>
       <c r="H62" s="24" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I62" s="25">
         <v>1269067</v>
       </c>
       <c r="J62" s="25">
         <v>1468927</v>
       </c>
       <c r="K62" s="25">
         <v>326908</v>
       </c>
       <c r="L62" s="25">
         <v>132000</v>
       </c>
       <c r="M62" s="25">
         <v>1142019</v>
       </c>
       <c r="N62" s="23">
         <v>4</v>
       </c>
       <c r="O62" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P62" s="26">
         <v>4866</v>
       </c>
       <c r="Q62" s="27">
         <v>302</v>
       </c>
       <c r="R62" s="27">
         <v>317267</v>
       </c>
     </row>
     <row r="63" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A63" s="23">
         <v>61</v>
       </c>
       <c r="B63" s="23">
         <v>2011</v>
       </c>
       <c r="C63" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E63" s="24" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="F63" s="24" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="G63" s="24" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="H63" s="24" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="I63" s="25">
         <v>450000</v>
       </c>
       <c r="J63" s="25">
         <v>377467</v>
       </c>
       <c r="K63" s="25">
         <v>67800</v>
       </c>
       <c r="L63" s="25">
         <v>69000</v>
       </c>
       <c r="M63" s="25">
         <v>382200</v>
       </c>
       <c r="N63" s="23">
         <v>1</v>
       </c>
       <c r="O63" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P63" s="23">
         <v>864</v>
       </c>
       <c r="Q63" s="27">
         <v>521</v>
       </c>
       <c r="R63" s="27">
         <v>450000</v>
       </c>
     </row>
     <row r="64" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A64" s="23">
         <v>62</v>
       </c>
       <c r="B64" s="23">
         <v>2011</v>
       </c>
       <c r="C64" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E64" s="24" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F64" s="24" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="G64" s="24" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="H64" s="24" t="s">
         <v>11</v>
       </c>
       <c r="I64" s="25">
         <v>488351</v>
       </c>
       <c r="J64" s="25">
         <v>529046</v>
       </c>
       <c r="K64" s="25">
         <v>145046</v>
       </c>
       <c r="L64" s="25">
         <v>103805</v>
       </c>
       <c r="M64" s="25">
         <v>384000</v>
       </c>
       <c r="N64" s="23">
         <v>1</v>
       </c>
       <c r="O64" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P64" s="26">
         <v>2400</v>
       </c>
       <c r="Q64" s="27">
         <v>220</v>
       </c>
       <c r="R64" s="27">
         <v>488351</v>
       </c>
     </row>
     <row r="65" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A65" s="23">
         <v>63</v>
       </c>
       <c r="B65" s="23">
         <v>2011</v>
       </c>
       <c r="C65" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="24" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="24" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="G65" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H65" s="24" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="I65" s="25">
         <v>3552068</v>
       </c>
       <c r="J65" s="25">
         <v>3349700</v>
       </c>
       <c r="K65" s="25">
         <v>1507515</v>
       </c>
       <c r="L65" s="25">
         <v>368736</v>
       </c>
       <c r="M65" s="25">
         <v>1842185</v>
       </c>
       <c r="N65" s="23">
         <v>8</v>
       </c>
       <c r="O65" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P65" s="26">
         <v>10038</v>
       </c>
       <c r="Q65" s="27">
         <v>334</v>
       </c>
       <c r="R65" s="27">
         <v>444009</v>
       </c>
     </row>
     <row r="66" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A66" s="23">
         <v>64</v>
       </c>
       <c r="B66" s="23">
         <v>2011</v>
       </c>
       <c r="C66" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E66" s="24" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="F66" s="24" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="G66" s="24" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="H66" s="24" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="I66" s="25">
         <v>1287429</v>
       </c>
       <c r="J66" s="25">
         <v>1431032</v>
       </c>
       <c r="K66" s="25">
         <v>331032</v>
       </c>
       <c r="L66" s="25">
         <v>187429</v>
       </c>
       <c r="M66" s="25">
         <v>1100000</v>
       </c>
       <c r="N66" s="23">
         <v>3</v>
       </c>
       <c r="O66" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P66" s="26">
         <v>3168</v>
       </c>
       <c r="Q66" s="27">
         <v>452</v>
       </c>
       <c r="R66" s="27">
         <v>429143</v>
       </c>
     </row>
     <row r="67" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A67" s="18">
         <v>65</v>
       </c>
       <c r="B67" s="18">
         <v>2012</v>
       </c>
       <c r="C67" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E67" s="19" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F67" s="19" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="G67" s="19" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="H67" s="19" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="I67" s="20">
         <v>753738</v>
       </c>
       <c r="J67" s="20">
         <v>758293</v>
       </c>
       <c r="K67" s="20">
         <v>159783</v>
       </c>
       <c r="L67" s="20">
         <v>139783</v>
       </c>
       <c r="M67" s="20">
         <v>598510</v>
       </c>
       <c r="N67" s="18">
         <v>2</v>
       </c>
       <c r="O67" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P67" s="21">
         <v>2600</v>
       </c>
       <c r="Q67" s="22">
         <v>292</v>
       </c>
       <c r="R67" s="22">
         <v>376869</v>
       </c>
     </row>
     <row r="68" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A68" s="18">
         <v>66</v>
       </c>
       <c r="B68" s="18">
         <v>2012</v>
       </c>
       <c r="C68" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D68" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E68" s="19" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="F68" s="19" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="G68" s="19" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="H68" s="19" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I68" s="20">
         <v>751734</v>
       </c>
       <c r="J68" s="20">
         <v>750317</v>
       </c>
       <c r="K68" s="20">
         <v>186677</v>
       </c>
       <c r="L68" s="20">
         <v>116677</v>
       </c>
       <c r="M68" s="20">
         <v>563640</v>
       </c>
       <c r="N68" s="18">
         <v>2</v>
       </c>
       <c r="O68" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P68" s="21">
         <v>2700</v>
       </c>
       <c r="Q68" s="22">
         <v>278</v>
       </c>
       <c r="R68" s="22">
         <v>375867</v>
       </c>
     </row>
     <row r="69" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A69" s="18">
         <v>67</v>
       </c>
       <c r="B69" s="18">
         <v>2012</v>
       </c>
       <c r="C69" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E69" s="19" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="19" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="G69" s="19" t="s">
         <v>71</v>
       </c>
       <c r="H69" s="19" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="I69" s="20">
         <v>814615</v>
       </c>
       <c r="J69" s="20">
         <v>773150</v>
       </c>
       <c r="K69" s="20">
         <v>152811</v>
       </c>
       <c r="L69" s="20">
         <v>65000</v>
       </c>
       <c r="M69" s="20">
         <v>620339</v>
       </c>
       <c r="N69" s="18">
         <v>2</v>
       </c>
       <c r="O69" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P69" s="21">
         <v>2566</v>
       </c>
       <c r="Q69" s="22">
         <v>301</v>
       </c>
       <c r="R69" s="22">
         <v>407308</v>
       </c>
     </row>
     <row r="70" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A70" s="18">
         <v>68</v>
       </c>
       <c r="B70" s="18">
         <v>2012</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E70" s="19" t="s">
         <v>56</v>
       </c>
       <c r="F70" s="19" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="G70" s="19" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H70" s="19" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="I70" s="20">
         <v>1505002</v>
       </c>
       <c r="J70" s="20">
         <v>2108697</v>
       </c>
       <c r="K70" s="20">
         <v>279477</v>
       </c>
       <c r="L70" s="20">
         <v>10477</v>
       </c>
       <c r="M70" s="20">
         <v>1225525</v>
       </c>
       <c r="N70" s="18">
         <v>4</v>
       </c>
       <c r="O70" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P70" s="21">
         <v>4300</v>
       </c>
       <c r="Q70" s="22">
         <v>350</v>
       </c>
       <c r="R70" s="22">
         <v>376251</v>
       </c>
     </row>
     <row r="71" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A71" s="18">
         <v>69</v>
       </c>
       <c r="B71" s="18">
         <v>2012</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D71" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="19" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="19" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="G71" s="19" t="s">
+        <v>274</v>
+      </c>
+      <c r="H71" s="19" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="I71" s="20">
         <v>1650758</v>
       </c>
       <c r="J71" s="20">
         <v>1650758</v>
       </c>
       <c r="K71" s="20">
         <v>1013176</v>
       </c>
       <c r="L71" s="20">
         <v>27056</v>
       </c>
       <c r="M71" s="20">
         <v>664638</v>
       </c>
       <c r="N71" s="18">
         <v>4</v>
       </c>
       <c r="O71" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P71" s="21">
         <v>5666</v>
       </c>
       <c r="Q71" s="22">
         <v>291</v>
       </c>
       <c r="R71" s="22">
         <v>412690</v>
       </c>
     </row>
     <row r="72" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A72" s="18">
         <v>70</v>
       </c>
       <c r="B72" s="18">
         <v>2012</v>
       </c>
       <c r="C72" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D72" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E72" s="19" t="s">
+        <v>278</v>
+      </c>
+      <c r="F72" s="19" t="s">
+        <v>279</v>
+      </c>
+      <c r="G72" s="19" t="s">
+        <v>280</v>
+      </c>
+      <c r="H72" s="19" t="s">
         <v>281</v>
-      </c>
-[...7 lines deleted...]
-        <v>284</v>
       </c>
       <c r="I72" s="20">
         <v>1108700</v>
       </c>
       <c r="J72" s="20">
         <v>1114555</v>
       </c>
       <c r="K72" s="20">
         <v>247055</v>
       </c>
       <c r="L72" s="31">
         <v>0</v>
       </c>
       <c r="M72" s="20">
         <v>867500</v>
       </c>
       <c r="N72" s="18">
         <v>4</v>
       </c>
       <c r="O72" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P72" s="21">
         <v>5332</v>
       </c>
       <c r="Q72" s="22">
         <v>209</v>
       </c>
       <c r="R72" s="22">
         <v>277175</v>
       </c>
     </row>
     <row r="73" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A73" s="18">
         <v>71</v>
       </c>
       <c r="B73" s="18">
         <v>2012</v>
       </c>
       <c r="C73" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D73" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E73" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F73" s="19" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="G73" s="19" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H73" s="19" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="I73" s="20">
         <v>695033</v>
       </c>
       <c r="J73" s="20">
         <v>572557</v>
       </c>
       <c r="K73" s="20">
         <v>104073</v>
       </c>
       <c r="L73" s="20">
         <v>24805</v>
       </c>
       <c r="M73" s="20">
         <v>590960</v>
       </c>
       <c r="N73" s="18">
         <v>3</v>
       </c>
       <c r="O73" s="19" t="s">
         <v>105</v>
       </c>
       <c r="P73" s="21">
         <v>2140</v>
       </c>
       <c r="Q73" s="22">
         <v>325</v>
       </c>
       <c r="R73" s="22">
         <v>231678</v>
       </c>
     </row>
     <row r="74" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A74" s="18">
         <v>72</v>
       </c>
       <c r="B74" s="18">
         <v>2012</v>
       </c>
       <c r="C74" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D74" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E74" s="19" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="F74" s="19" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="G74" s="19" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H74" s="19" t="s">
         <v>101</v>
       </c>
       <c r="I74" s="20">
         <v>1030989</v>
       </c>
       <c r="J74" s="20">
         <v>1601621</v>
       </c>
       <c r="K74" s="20">
         <v>114261</v>
       </c>
       <c r="L74" s="20">
         <v>114691</v>
       </c>
       <c r="M74" s="20">
         <v>916728</v>
       </c>
       <c r="N74" s="18">
         <v>4</v>
       </c>
       <c r="O74" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P74" s="21">
         <v>2720</v>
       </c>
       <c r="Q74" s="22">
         <v>379</v>
       </c>
       <c r="R74" s="22">
         <v>255747</v>
       </c>
     </row>
     <row r="75" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A75" s="18">
         <v>73</v>
       </c>
       <c r="B75" s="18">
         <v>2012</v>
       </c>
       <c r="C75" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D75" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E75" s="19" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F75" s="19" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="G75" s="19" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H75" s="19" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="I75" s="20">
         <v>797593</v>
       </c>
       <c r="J75" s="20">
         <v>703498</v>
       </c>
       <c r="K75" s="20">
         <v>124099</v>
       </c>
       <c r="L75" s="20">
         <v>37513</v>
       </c>
       <c r="M75" s="20">
         <v>518460</v>
       </c>
       <c r="N75" s="18">
         <v>2</v>
       </c>
       <c r="O75" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P75" s="21">
         <v>2240</v>
       </c>
       <c r="Q75" s="22">
         <v>274</v>
       </c>
       <c r="R75" s="22">
         <v>398797</v>
       </c>
     </row>
     <row r="76" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A76" s="23">
         <v>74</v>
       </c>
       <c r="B76" s="23">
         <v>2013</v>
       </c>
       <c r="C76" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D76" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E76" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F76" s="24" t="s">
         <v>2</v>
       </c>
       <c r="G76" s="24" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H76" s="24" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="I76" s="25">
         <v>1554344</v>
       </c>
       <c r="J76" s="25">
         <v>1270790</v>
       </c>
       <c r="K76" s="25">
         <v>320050</v>
       </c>
       <c r="L76" s="25">
         <v>283554</v>
       </c>
       <c r="M76" s="25">
         <v>950740</v>
       </c>
       <c r="N76" s="23">
         <v>4</v>
       </c>
       <c r="O76" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P76" s="26">
         <v>2460</v>
       </c>
       <c r="Q76" s="27">
         <v>517</v>
       </c>
       <c r="R76" s="27">
         <v>388586</v>
       </c>
     </row>
     <row r="77" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A77" s="23">
         <v>75</v>
       </c>
       <c r="B77" s="23">
         <v>2013</v>
       </c>
       <c r="C77" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D77" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E77" s="24" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="F77" s="24" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="G77" s="24" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="H77" s="24" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="I77" s="25">
         <v>397370</v>
       </c>
       <c r="J77" s="25">
         <v>343479</v>
       </c>
       <c r="K77" s="25">
         <v>73511</v>
       </c>
       <c r="L77" s="28">
         <v>0</v>
       </c>
       <c r="M77" s="25">
         <v>323859</v>
       </c>
       <c r="N77" s="23">
         <v>1</v>
       </c>
       <c r="O77" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P77" s="23">
         <v>800</v>
       </c>
       <c r="Q77" s="27">
         <v>497</v>
       </c>
       <c r="R77" s="27">
         <v>397370</v>
       </c>
     </row>
     <row r="78" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A78" s="23">
         <v>76</v>
       </c>
       <c r="B78" s="23">
         <v>2013</v>
       </c>
       <c r="C78" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D78" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="24" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="F78" s="24" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="G78" s="24" t="s">
         <v>71</v>
       </c>
       <c r="H78" s="24" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="I78" s="25">
         <v>191658</v>
       </c>
       <c r="J78" s="25">
         <v>193847</v>
       </c>
       <c r="K78" s="25">
         <v>30989</v>
       </c>
       <c r="L78" s="28">
         <v>0</v>
       </c>
       <c r="M78" s="25">
         <v>162858</v>
       </c>
       <c r="N78" s="23">
         <v>1</v>
       </c>
       <c r="O78" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P78" s="23">
         <v>800</v>
       </c>
       <c r="Q78" s="27">
         <v>242</v>
       </c>
       <c r="R78" s="27">
         <v>191658</v>
       </c>
     </row>
     <row r="79" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A79" s="23">
         <v>77</v>
       </c>
       <c r="B79" s="23">
         <v>2013</v>
       </c>
       <c r="C79" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D79" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E79" s="24" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="24" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="G79" s="24" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H79" s="24" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="I79" s="25">
         <v>1931324</v>
       </c>
       <c r="J79" s="25">
         <v>2516188</v>
       </c>
       <c r="K79" s="25">
         <v>581077</v>
       </c>
       <c r="L79" s="28">
         <v>0</v>
       </c>
       <c r="M79" s="25">
         <v>1350247</v>
       </c>
       <c r="N79" s="23">
         <v>8</v>
       </c>
       <c r="O79" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P79" s="26">
         <v>7150</v>
       </c>
       <c r="Q79" s="27">
         <v>270</v>
       </c>
       <c r="R79" s="27">
         <v>241416</v>
       </c>
     </row>
     <row r="80" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A80" s="23">
         <v>78</v>
       </c>
       <c r="B80" s="23">
         <v>2013</v>
       </c>
       <c r="C80" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D80" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E80" s="24" t="s">
         <v>23</v>
       </c>
       <c r="F80" s="24" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="G80" s="24" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H80" s="24" t="s">
         <v>31</v>
       </c>
       <c r="I80" s="25">
         <v>1421200</v>
       </c>
       <c r="J80" s="25">
         <v>1280490</v>
       </c>
       <c r="K80" s="25">
         <v>213200</v>
       </c>
       <c r="L80" s="25">
         <v>87305</v>
       </c>
       <c r="M80" s="25">
         <v>1208000</v>
       </c>
       <c r="N80" s="23">
         <v>14</v>
       </c>
       <c r="O80" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P80" s="26">
         <v>13725</v>
       </c>
       <c r="Q80" s="27">
         <v>104</v>
       </c>
       <c r="R80" s="27">
         <v>101514</v>
       </c>
     </row>
     <row r="81" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A81" s="23">
         <v>79</v>
       </c>
       <c r="B81" s="23">
         <v>2013</v>
       </c>
       <c r="C81" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D81" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E81" s="24" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="F81" s="24" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="G81" s="24" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="H81" s="24" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="I81" s="25">
         <v>449012</v>
       </c>
-      <c r="J81" s="33">
+      <c r="J81" s="86">
         <v>449012</v>
       </c>
       <c r="K81" s="25">
         <v>75012</v>
       </c>
       <c r="L81" s="28">
         <v>0</v>
       </c>
       <c r="M81" s="25">
         <v>374000</v>
       </c>
       <c r="N81" s="23">
         <v>1</v>
       </c>
       <c r="O81" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P81" s="26">
         <v>1040</v>
       </c>
       <c r="Q81" s="27">
         <v>432</v>
       </c>
       <c r="R81" s="27">
         <v>449012</v>
       </c>
     </row>
     <row r="82" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A82" s="23">
         <v>80</v>
       </c>
       <c r="B82" s="23">
         <v>2013</v>
       </c>
       <c r="C82" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D82" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="24" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F82" s="24" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="G82" s="24" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H82" s="24" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="I82" s="25">
         <v>809765</v>
       </c>
       <c r="J82" s="25">
         <v>858101</v>
       </c>
       <c r="K82" s="25">
         <v>131665</v>
       </c>
       <c r="L82" s="25">
         <v>17344</v>
       </c>
       <c r="M82" s="25">
         <v>678100</v>
       </c>
       <c r="N82" s="23">
         <v>5</v>
       </c>
       <c r="O82" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P82" s="26">
         <v>2102</v>
       </c>
       <c r="Q82" s="27">
         <v>385</v>
       </c>
       <c r="R82" s="27">
         <v>161953</v>
       </c>
     </row>
     <row r="83" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A83" s="23">
         <v>81</v>
       </c>
       <c r="B83" s="23">
         <v>2013</v>
       </c>
       <c r="C83" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D83" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E83" s="24" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F83" s="24" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="G83" s="24" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H83" s="24" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="I83" s="25">
         <v>845258</v>
       </c>
       <c r="J83" s="25">
         <v>854164</v>
       </c>
       <c r="K83" s="25">
         <v>126789</v>
       </c>
       <c r="L83" s="25">
         <v>2232</v>
       </c>
       <c r="M83" s="25">
         <v>718469</v>
       </c>
       <c r="N83" s="23">
         <v>4</v>
       </c>
       <c r="O83" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P83" s="26">
         <v>3346</v>
       </c>
       <c r="Q83" s="27">
         <v>253</v>
       </c>
       <c r="R83" s="27">
         <v>211315</v>
       </c>
     </row>
     <row r="84" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A84" s="23">
         <v>82</v>
       </c>
       <c r="B84" s="23">
         <v>2013</v>
       </c>
       <c r="C84" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E84" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F84" s="24" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="G84" s="24" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="H84" s="24" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="I84" s="25">
         <v>3328240</v>
       </c>
       <c r="J84" s="25">
         <v>3058387</v>
       </c>
       <c r="K84" s="25">
         <v>1319923</v>
       </c>
       <c r="L84" s="25">
         <v>269853</v>
       </c>
       <c r="M84" s="25">
         <v>1738464</v>
       </c>
       <c r="N84" s="23">
         <v>8</v>
       </c>
       <c r="O84" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P84" s="26">
         <v>4920</v>
       </c>
       <c r="Q84" s="27">
         <v>622</v>
       </c>
       <c r="R84" s="27">
         <v>416030</v>
       </c>
     </row>
     <row r="85" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A85" s="23">
         <v>83</v>
       </c>
       <c r="B85" s="23">
         <v>2013</v>
       </c>
       <c r="C85" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D85" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E85" s="24" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="F85" s="24" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="G85" s="24" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="H85" s="24" t="s">
         <v>104</v>
       </c>
       <c r="I85" s="25">
         <v>397370</v>
       </c>
       <c r="J85" s="25">
         <v>338408</v>
       </c>
       <c r="K85" s="25">
         <v>72140</v>
       </c>
       <c r="L85" s="28">
         <v>0</v>
       </c>
       <c r="M85" s="25">
         <v>325230</v>
       </c>
       <c r="N85" s="23">
         <v>1</v>
       </c>
       <c r="O85" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P85" s="23">
         <v>800</v>
       </c>
       <c r="Q85" s="27">
         <v>497</v>
       </c>
       <c r="R85" s="27">
         <v>397370</v>
       </c>
     </row>
     <row r="86" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A86" s="18">
         <v>84</v>
       </c>
       <c r="B86" s="18">
         <v>2014</v>
       </c>
       <c r="C86" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D86" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E86" s="19" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="F86" s="19" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="G86" s="19" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="H86" s="19" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="I86" s="20">
         <v>412335</v>
       </c>
       <c r="J86" s="20">
         <v>319876</v>
       </c>
       <c r="K86" s="20">
         <v>67669</v>
       </c>
       <c r="L86" s="31">
         <v>0</v>
       </c>
       <c r="M86" s="20">
         <v>344666</v>
       </c>
       <c r="N86" s="18">
         <v>1</v>
       </c>
       <c r="O86" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P86" s="21">
         <v>1008</v>
       </c>
       <c r="Q86" s="22">
         <v>409</v>
       </c>
       <c r="R86" s="22">
         <v>412335</v>
       </c>
     </row>
     <row r="87" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A87" s="18">
         <v>85</v>
       </c>
       <c r="B87" s="18">
         <v>2014</v>
       </c>
       <c r="C87" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D87" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E87" s="19" t="s">
         <v>57</v>
       </c>
       <c r="F87" s="19" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="G87" s="19" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H87" s="19" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="I87" s="20">
         <v>1553944</v>
       </c>
       <c r="J87" s="20">
         <v>1406402</v>
       </c>
       <c r="K87" s="20">
         <v>580492</v>
       </c>
       <c r="L87" s="20">
         <v>154492</v>
       </c>
       <c r="M87" s="20">
         <v>973452</v>
       </c>
       <c r="N87" s="18">
         <v>4</v>
       </c>
       <c r="O87" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P87" s="21">
         <v>4708</v>
       </c>
       <c r="Q87" s="22">
         <v>330</v>
       </c>
       <c r="R87" s="22">
         <v>388486</v>
       </c>
     </row>
     <row r="88" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A88" s="18">
         <v>86</v>
       </c>
       <c r="B88" s="18">
         <v>2014</v>
       </c>
       <c r="C88" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D88" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E88" s="19" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="F88" s="19" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="G88" s="19" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="H88" s="19" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="I88" s="20">
         <v>980189</v>
       </c>
       <c r="J88" s="20">
         <v>980189</v>
       </c>
       <c r="K88" s="20">
         <v>165189</v>
       </c>
       <c r="L88" s="31">
         <v>0</v>
       </c>
       <c r="M88" s="20">
         <v>815000</v>
       </c>
       <c r="N88" s="18">
         <v>2</v>
       </c>
       <c r="O88" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P88" s="21">
         <v>2876</v>
       </c>
       <c r="Q88" s="22">
         <v>341</v>
       </c>
       <c r="R88" s="22">
         <v>490095</v>
       </c>
     </row>
     <row r="89" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A89" s="18">
         <v>87</v>
       </c>
       <c r="B89" s="18">
         <v>2014</v>
       </c>
       <c r="C89" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D89" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E89" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F89" s="19" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="G89" s="19" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H89" s="19" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="I89" s="20">
         <v>624370</v>
       </c>
       <c r="J89" s="20">
         <v>890664</v>
       </c>
       <c r="K89" s="20">
         <v>402399</v>
       </c>
       <c r="L89" s="31">
         <v>0</v>
       </c>
       <c r="M89" s="20">
         <v>221971</v>
       </c>
       <c r="N89" s="18">
         <v>2</v>
       </c>
       <c r="O89" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P89" s="21">
         <v>2426</v>
       </c>
       <c r="Q89" s="22">
         <v>257</v>
       </c>
       <c r="R89" s="22">
         <v>312185</v>
       </c>
     </row>
     <row r="90" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A90" s="18">
         <v>88</v>
       </c>
       <c r="B90" s="18">
         <v>2014</v>
       </c>
       <c r="C90" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D90" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E90" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F90" s="19" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="G90" s="19" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H90" s="19" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="I90" s="20">
         <v>594500</v>
       </c>
       <c r="J90" s="20">
         <v>505325</v>
       </c>
       <c r="K90" s="20">
         <v>89175</v>
       </c>
       <c r="L90" s="31">
         <v>0</v>
       </c>
       <c r="M90" s="20">
         <v>505325</v>
       </c>
       <c r="N90" s="18">
         <v>7</v>
       </c>
       <c r="O90" s="19" t="s">
         <v>105</v>
       </c>
       <c r="P90" s="21">
         <v>4320</v>
       </c>
       <c r="Q90" s="22">
         <v>138</v>
       </c>
       <c r="R90" s="22">
         <v>84929</v>
       </c>
     </row>
     <row r="91" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A91" s="18">
         <v>89</v>
       </c>
       <c r="B91" s="18">
         <v>2014</v>
       </c>
       <c r="C91" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D91" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E91" s="19" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="F91" s="19" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="G91" s="19" t="s">
         <v>71</v>
       </c>
       <c r="H91" s="19" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="I91" s="20">
         <v>1375352</v>
       </c>
       <c r="J91" s="20">
         <v>1678268</v>
       </c>
       <c r="K91" s="20">
         <v>209350</v>
       </c>
       <c r="L91" s="31">
         <v>0</v>
       </c>
       <c r="M91" s="20">
         <v>1166002</v>
       </c>
       <c r="N91" s="18">
         <v>3</v>
       </c>
       <c r="O91" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P91" s="21">
         <v>2969</v>
       </c>
       <c r="Q91" s="22">
         <v>463</v>
       </c>
       <c r="R91" s="22">
         <v>458451</v>
       </c>
     </row>
     <row r="92" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A92" s="18">
         <v>90</v>
       </c>
       <c r="B92" s="18">
         <v>2014</v>
       </c>
       <c r="C92" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D92" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E92" s="19" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F92" s="19" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="G92" s="19" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H92" s="19" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="I92" s="20">
         <v>2665800</v>
       </c>
       <c r="J92" s="20">
         <v>2669594</v>
       </c>
       <c r="K92" s="20">
         <v>399900</v>
       </c>
       <c r="L92" s="31">
         <v>0</v>
       </c>
       <c r="M92" s="20">
         <v>2265900</v>
       </c>
       <c r="N92" s="18">
         <v>6</v>
       </c>
       <c r="O92" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P92" s="21">
         <v>6000</v>
       </c>
       <c r="Q92" s="22">
         <v>444</v>
       </c>
       <c r="R92" s="22">
         <v>444300</v>
       </c>
     </row>
     <row r="93" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A93" s="23">
         <v>91</v>
       </c>
       <c r="B93" s="23">
         <v>2015</v>
       </c>
       <c r="C93" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D93" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="24" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F93" s="24" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="G93" s="24" t="s">
         <v>71</v>
       </c>
       <c r="H93" s="24" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="I93" s="25">
         <v>592550</v>
       </c>
       <c r="J93" s="25">
         <v>622045</v>
       </c>
       <c r="K93" s="25">
         <v>148506</v>
       </c>
       <c r="L93" s="25">
         <v>105831</v>
       </c>
       <c r="M93" s="25">
         <v>444044</v>
       </c>
       <c r="N93" s="23">
         <v>3</v>
       </c>
       <c r="O93" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P93" s="26">
         <v>1947</v>
       </c>
       <c r="Q93" s="27">
         <v>304</v>
       </c>
       <c r="R93" s="27">
         <v>197516.67</v>
       </c>
     </row>
     <row r="94" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A94" s="23">
         <v>92</v>
       </c>
       <c r="B94" s="23">
         <v>2015</v>
       </c>
       <c r="C94" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E94" s="24" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="F94" s="24" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="G94" s="24" t="s">
         <v>71</v>
       </c>
       <c r="H94" s="24" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="I94" s="25">
         <v>900560</v>
       </c>
-      <c r="J94" s="33">
-        <v>900560</v>
+      <c r="J94" s="84">
+        <v>1016953</v>
       </c>
       <c r="K94" s="25">
         <v>275000</v>
       </c>
       <c r="L94" s="25">
         <v>116366</v>
       </c>
       <c r="M94" s="25">
         <v>625560</v>
       </c>
       <c r="N94" s="23">
         <v>2</v>
       </c>
       <c r="O94" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P94" s="26">
         <v>2432</v>
       </c>
       <c r="Q94" s="27">
         <v>370</v>
       </c>
       <c r="R94" s="27">
         <v>450280</v>
       </c>
     </row>
     <row r="95" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A95" s="23">
         <v>93</v>
       </c>
       <c r="B95" s="23">
         <v>2015</v>
       </c>
       <c r="C95" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E95" s="24" t="s">
         <v>318</v>
       </c>
-      <c r="D95" s="24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F95" s="24" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="G95" s="24" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H95" s="24" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="I95" s="25">
         <v>2012000</v>
       </c>
       <c r="J95" s="25">
         <v>2043814</v>
       </c>
       <c r="K95" s="25">
         <v>330000</v>
       </c>
       <c r="L95" s="25">
         <v>330000</v>
       </c>
       <c r="M95" s="25">
         <v>1682000</v>
       </c>
       <c r="N95" s="23">
         <v>6</v>
       </c>
       <c r="O95" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P95" s="26">
         <v>3988</v>
       </c>
       <c r="Q95" s="27">
         <v>505</v>
       </c>
       <c r="R95" s="27">
         <v>335333.33</v>
       </c>
     </row>
     <row r="96" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A96" s="23">
         <v>94</v>
       </c>
       <c r="B96" s="23">
         <v>2015</v>
       </c>
       <c r="C96" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D96" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E96" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F96" s="24" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="G96" s="24" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="H96" s="24" t="s">
         <v>81</v>
       </c>
       <c r="I96" s="25">
         <v>1673444</v>
       </c>
       <c r="J96" s="25">
         <v>1481738</v>
       </c>
       <c r="K96" s="25">
         <v>389600</v>
       </c>
       <c r="L96" s="25">
         <v>288488</v>
       </c>
       <c r="M96" s="25">
         <v>1283844</v>
       </c>
       <c r="N96" s="23">
         <v>4</v>
       </c>
       <c r="O96" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P96" s="26">
         <v>4720</v>
       </c>
       <c r="Q96" s="27">
         <v>355</v>
       </c>
       <c r="R96" s="27">
         <v>418361</v>
       </c>
     </row>
     <row r="97" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A97" s="23">
         <v>95</v>
       </c>
       <c r="B97" s="23">
         <v>2015</v>
       </c>
       <c r="C97" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D97" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E97" s="24" t="s">
+        <v>322</v>
+      </c>
+      <c r="F97" s="24" t="s">
+        <v>323</v>
+      </c>
+      <c r="G97" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="H97" s="24" t="s">
         <v>325</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
       <c r="I97" s="25">
         <v>868232</v>
       </c>
       <c r="J97" s="25">
         <v>1052208</v>
       </c>
       <c r="K97" s="25">
         <v>173646</v>
       </c>
       <c r="L97" s="25">
         <v>163608</v>
       </c>
       <c r="M97" s="25">
         <v>694586</v>
       </c>
       <c r="N97" s="23">
         <v>2</v>
       </c>
       <c r="O97" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P97" s="26">
         <v>2200</v>
       </c>
       <c r="Q97" s="27">
         <v>395</v>
       </c>
       <c r="R97" s="27">
         <v>434116.14</v>
       </c>
     </row>
     <row r="98" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A98" s="23">
         <v>96</v>
       </c>
       <c r="B98" s="23">
         <v>2015</v>
       </c>
       <c r="C98" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D98" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E98" s="24" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F98" s="24" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="G98" s="24" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="H98" s="24" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="I98" s="25">
         <v>1076400</v>
       </c>
       <c r="J98" s="25">
         <v>1180764</v>
       </c>
       <c r="K98" s="25">
         <v>230000</v>
       </c>
       <c r="L98" s="25">
         <v>160036</v>
       </c>
       <c r="M98" s="25">
         <v>846400</v>
       </c>
       <c r="N98" s="23">
         <v>3</v>
       </c>
       <c r="O98" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P98" s="26">
         <v>3240</v>
       </c>
       <c r="Q98" s="27">
         <v>332</v>
       </c>
       <c r="R98" s="27">
         <v>358800</v>
       </c>
     </row>
     <row r="99" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A99" s="23">
         <v>97</v>
       </c>
       <c r="B99" s="23">
         <v>2015</v>
       </c>
       <c r="C99" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D99" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E99" s="24" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F99" s="24" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="G99" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H99" s="24" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="I99" s="25">
         <v>1119271</v>
       </c>
       <c r="J99" s="25">
         <v>1119371</v>
       </c>
       <c r="K99" s="25">
         <v>174271</v>
       </c>
       <c r="L99" s="25">
         <v>180978</v>
       </c>
       <c r="M99" s="25">
         <v>945000</v>
       </c>
       <c r="N99" s="23">
         <v>2</v>
       </c>
       <c r="O99" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P99" s="26">
         <v>2800</v>
       </c>
       <c r="Q99" s="27">
         <v>400</v>
       </c>
       <c r="R99" s="27">
         <v>559635.5</v>
       </c>
     </row>
     <row r="100" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A100" s="23">
         <v>98</v>
       </c>
       <c r="B100" s="23">
         <v>2015</v>
       </c>
       <c r="C100" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D100" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E100" s="24" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="F100" s="24" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="G100" s="24" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="H100" s="24" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="I100" s="25">
         <v>978000</v>
       </c>
       <c r="J100" s="25">
         <v>977000</v>
       </c>
       <c r="K100" s="25">
         <v>195600</v>
       </c>
       <c r="L100" s="25">
         <v>102893</v>
       </c>
       <c r="M100" s="25">
         <v>782400</v>
       </c>
       <c r="N100" s="23">
         <v>2</v>
       </c>
       <c r="O100" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P100" s="26">
         <v>2112</v>
       </c>
       <c r="Q100" s="27">
         <v>463</v>
       </c>
       <c r="R100" s="27">
         <v>489000</v>
       </c>
     </row>
     <row r="101" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A101" s="18">
         <v>99</v>
       </c>
       <c r="B101" s="18">
         <v>2016</v>
       </c>
       <c r="C101" s="19" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D101" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E101" s="19" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="F101" s="19" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="G101" s="19" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="H101" s="19" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I101" s="20">
         <v>680350</v>
       </c>
       <c r="J101" s="20">
         <v>665991</v>
       </c>
       <c r="K101" s="20">
         <v>182827</v>
       </c>
       <c r="L101" s="20">
         <v>42827</v>
       </c>
       <c r="M101" s="20">
         <v>497523</v>
       </c>
       <c r="N101" s="18">
         <v>2</v>
       </c>
       <c r="O101" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P101" s="21">
         <v>2700</v>
       </c>
       <c r="Q101" s="22">
         <v>252</v>
       </c>
       <c r="R101" s="22">
         <v>340175</v>
       </c>
     </row>
     <row r="102" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A102" s="18">
         <v>100</v>
       </c>
       <c r="B102" s="18">
         <v>2016</v>
       </c>
       <c r="C102" s="19" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D102" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E102" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F102" s="19" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="G102" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H102" s="19" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="I102" s="20">
         <v>743842</v>
       </c>
       <c r="J102" s="30">
         <v>743842</v>
       </c>
       <c r="K102" s="20">
         <v>509672</v>
       </c>
       <c r="L102" s="31">
         <v>0</v>
       </c>
       <c r="M102" s="20">
         <v>371921</v>
       </c>
       <c r="N102" s="18">
         <v>2</v>
       </c>
       <c r="O102" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P102" s="21">
         <v>1920</v>
       </c>
       <c r="Q102" s="22">
         <v>387</v>
       </c>
       <c r="R102" s="22">
         <v>371921</v>
       </c>
     </row>
     <row r="103" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A103" s="18">
         <v>101</v>
       </c>
       <c r="B103" s="18">
         <v>2016</v>
       </c>
       <c r="C103" s="19" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D103" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E103" s="19" t="s">
         <v>13</v>
       </c>
       <c r="F103" s="19" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="G103" s="19" t="s">
+        <v>334</v>
+      </c>
+      <c r="H103" s="19" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="I103" s="20">
         <v>3629941</v>
       </c>
       <c r="J103" s="20">
         <v>3876525</v>
       </c>
       <c r="K103" s="20">
         <v>2807777</v>
       </c>
       <c r="L103" s="31">
         <v>0</v>
       </c>
       <c r="M103" s="20">
         <v>850000</v>
       </c>
       <c r="N103" s="18">
         <v>8</v>
       </c>
       <c r="O103" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P103" s="21">
         <v>9500</v>
       </c>
       <c r="Q103" s="22">
         <v>382</v>
       </c>
       <c r="R103" s="22">
         <v>453742.63</v>
       </c>
     </row>
     <row r="104" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A104" s="18">
         <v>102</v>
       </c>
       <c r="B104" s="18">
         <v>2016</v>
       </c>
       <c r="C104" s="19" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D104" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="19" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="F104" s="19" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="G104" s="19" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="H104" s="19" t="s">
         <v>9</v>
       </c>
       <c r="I104" s="20">
         <v>1498725</v>
       </c>
-      <c r="J104" s="30">
-        <v>1498725</v>
+      <c r="J104" s="85">
+        <v>2065729.26</v>
       </c>
       <c r="K104" s="20">
         <v>1195673</v>
       </c>
       <c r="L104" s="20">
         <v>138821</v>
       </c>
       <c r="M104" s="20">
         <v>303052</v>
       </c>
       <c r="N104" s="18">
         <v>3</v>
       </c>
       <c r="O104" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P104" s="21">
         <v>3000</v>
       </c>
       <c r="Q104" s="22">
         <v>500</v>
       </c>
       <c r="R104" s="22">
         <v>499575</v>
       </c>
     </row>
     <row r="105" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A105" s="18">
         <v>103</v>
       </c>
       <c r="B105" s="18">
         <v>2016</v>
       </c>
       <c r="C105" s="19" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D105" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E105" s="19" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F105" s="19" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="G105" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H105" s="19" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="I105" s="20">
         <v>393465</v>
       </c>
       <c r="J105" s="20">
         <v>393754</v>
       </c>
       <c r="K105" s="20">
         <v>159680</v>
       </c>
       <c r="L105" s="31">
         <v>0</v>
       </c>
       <c r="M105" s="20">
         <v>334445</v>
       </c>
       <c r="N105" s="18">
         <v>1</v>
       </c>
       <c r="O105" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P105" s="18">
         <v>936</v>
       </c>
       <c r="Q105" s="22">
         <v>420</v>
       </c>
       <c r="R105" s="22">
         <v>393465</v>
       </c>
     </row>
     <row r="106" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A106" s="23">
         <v>104</v>
       </c>
       <c r="B106" s="23">
         <v>2017</v>
       </c>
       <c r="C106" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D106" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E106" s="24" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="F106" s="24" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="G106" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H106" s="24" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="I106" s="25">
         <v>487313</v>
       </c>
       <c r="J106" s="33">
         <v>487313</v>
       </c>
       <c r="K106" s="25">
         <v>73822</v>
       </c>
       <c r="L106" s="28">
         <v>0</v>
       </c>
       <c r="M106" s="25">
         <v>413491</v>
       </c>
       <c r="N106" s="23">
         <v>2</v>
       </c>
       <c r="O106" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P106" s="26">
         <v>1879</v>
       </c>
       <c r="Q106" s="27">
         <v>259</v>
       </c>
       <c r="R106" s="27">
         <v>243656.5</v>
       </c>
     </row>
     <row r="107" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A107" s="23">
         <v>105</v>
       </c>
       <c r="B107" s="23">
         <v>2017</v>
       </c>
       <c r="C107" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D107" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E107" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F107" s="24" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="G107" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H107" s="24" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="I107" s="25">
         <v>800000</v>
       </c>
       <c r="J107" s="33">
-        <v>800000</v>
+        <v>834566</v>
       </c>
       <c r="K107" s="25">
         <v>320000</v>
       </c>
       <c r="L107" s="28">
         <v>0</v>
       </c>
       <c r="M107" s="25">
         <v>480000</v>
       </c>
       <c r="N107" s="23">
         <v>2</v>
       </c>
       <c r="O107" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P107" s="26">
         <v>2200</v>
       </c>
       <c r="Q107" s="27">
         <v>364</v>
       </c>
       <c r="R107" s="27">
         <v>400000</v>
       </c>
     </row>
     <row r="108" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A108" s="23">
         <v>106</v>
       </c>
       <c r="B108" s="23">
         <v>2017</v>
       </c>
       <c r="C108" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D108" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E108" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F108" s="24" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="G108" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H108" s="24" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="I108" s="25">
         <v>850000</v>
       </c>
-      <c r="J108" s="33">
-        <v>850000</v>
+      <c r="J108" s="84">
+        <v>834566</v>
       </c>
       <c r="K108" s="25">
         <v>340000</v>
       </c>
       <c r="L108" s="28">
         <v>0</v>
       </c>
       <c r="M108" s="25">
         <v>510000</v>
       </c>
       <c r="N108" s="23">
         <v>2</v>
       </c>
       <c r="O108" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P108" s="26">
         <v>2200</v>
       </c>
       <c r="Q108" s="27">
         <v>386</v>
       </c>
       <c r="R108" s="27">
         <v>425000</v>
       </c>
     </row>
     <row r="109" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A109" s="23">
         <v>107</v>
       </c>
       <c r="B109" s="23">
         <v>2017</v>
       </c>
       <c r="C109" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D109" s="24" t="s">
         <v>12</v>
       </c>
       <c r="E109" s="24" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="F109" s="24" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="G109" s="24" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="H109" s="24" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="I109" s="25">
         <v>792500</v>
       </c>
-      <c r="J109" s="33">
-        <v>792500</v>
+      <c r="J109" s="84">
+        <v>802592</v>
       </c>
       <c r="K109" s="25">
         <v>352500</v>
       </c>
       <c r="L109" s="25">
         <v>106000</v>
       </c>
       <c r="M109" s="25">
         <v>440000</v>
       </c>
       <c r="N109" s="23">
         <v>3</v>
       </c>
       <c r="O109" s="24" t="s">
         <v>47</v>
       </c>
       <c r="P109" s="26">
         <v>3600</v>
       </c>
       <c r="Q109" s="27">
         <v>220</v>
       </c>
       <c r="R109" s="27">
         <v>264166.67</v>
       </c>
     </row>
     <row r="110" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A110" s="18">
         <v>108</v>
       </c>
       <c r="B110" s="18">
         <v>2018</v>
       </c>
       <c r="C110" s="19" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D110" s="19" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E110" s="19" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="F110" s="19" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="G110" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H110" s="19" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="I110" s="20">
         <v>440000</v>
       </c>
-      <c r="J110" s="30">
-        <v>440000</v>
+      <c r="J110" s="85">
+        <v>1062659.6100000001</v>
       </c>
       <c r="K110" s="20">
         <v>67500</v>
       </c>
       <c r="L110" s="20">
         <v>62402</v>
       </c>
       <c r="M110" s="20">
         <v>372500</v>
       </c>
       <c r="N110" s="18">
         <v>1</v>
       </c>
       <c r="O110" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P110" s="21">
         <v>1250</v>
       </c>
       <c r="Q110" s="22">
         <v>352</v>
       </c>
       <c r="R110" s="22">
         <v>440000</v>
       </c>
     </row>
     <row r="111" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A111" s="18">
         <v>109</v>
       </c>
       <c r="B111" s="18">
         <v>2018</v>
       </c>
       <c r="C111" s="19" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D111" s="19" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E111" s="19" t="s">
         <v>85</v>
       </c>
       <c r="F111" s="19" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="G111" s="19" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="H111" s="19" t="s">
         <v>98</v>
       </c>
       <c r="I111" s="20">
         <v>1986089</v>
       </c>
-      <c r="J111" s="30">
-        <v>1986089</v>
+      <c r="J111" s="85">
+        <v>8066855</v>
       </c>
       <c r="K111" s="20">
         <v>1436089</v>
       </c>
       <c r="L111" s="31">
         <v>0</v>
       </c>
       <c r="M111" s="20">
         <v>550000</v>
       </c>
       <c r="N111" s="18">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="O111" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P111" s="21">
         <v>5256</v>
       </c>
       <c r="Q111" s="22">
         <v>378</v>
       </c>
       <c r="R111" s="22">
         <v>283727</v>
       </c>
     </row>
     <row r="112" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A112" s="18">
         <v>110</v>
       </c>
       <c r="B112" s="18">
         <v>2018</v>
       </c>
       <c r="C112" s="19" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D112" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E112" s="19" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="F112" s="19" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="G112" s="19" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H112" s="19" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="I112" s="20">
         <v>474676</v>
       </c>
       <c r="J112" s="30">
         <v>474676</v>
       </c>
       <c r="K112" s="20">
         <v>93458</v>
       </c>
       <c r="L112" s="20">
         <v>80204</v>
       </c>
       <c r="M112" s="20">
         <v>381218</v>
       </c>
       <c r="N112" s="18">
         <v>2</v>
       </c>
       <c r="O112" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P112" s="21">
         <v>1408</v>
       </c>
       <c r="Q112" s="22">
         <v>337</v>
       </c>
       <c r="R112" s="22">
         <v>237338</v>
       </c>
     </row>
     <row r="113" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A113" s="18">
         <v>111</v>
       </c>
       <c r="B113" s="18">
         <v>2018</v>
       </c>
       <c r="C113" s="19" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D113" s="19" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E113" s="19" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="F113" s="19" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="G113" s="19" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="H113" s="19" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="I113" s="20">
         <v>724640</v>
       </c>
       <c r="J113" s="30">
         <v>724640</v>
       </c>
       <c r="K113" s="20">
         <v>174640</v>
       </c>
       <c r="L113" s="31">
         <v>0</v>
       </c>
       <c r="M113" s="20">
         <v>550000</v>
       </c>
       <c r="N113" s="18">
         <v>1</v>
       </c>
       <c r="O113" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P113" s="21">
         <v>1726</v>
       </c>
       <c r="Q113" s="22">
         <v>420</v>
       </c>
       <c r="R113" s="22">
         <v>724640</v>
       </c>
     </row>
     <row r="114" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A114" s="23">
         <v>112</v>
       </c>
       <c r="B114" s="23">
         <v>2019</v>
       </c>
       <c r="C114" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D114" s="24" t="s">
         <v>1</v>
       </c>
       <c r="E114" s="24" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="F114" s="24" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="G114" s="24" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="H114" s="24" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="I114" s="25">
         <v>124438</v>
       </c>
       <c r="J114" s="33">
         <v>124438</v>
       </c>
       <c r="K114" s="25">
         <v>24900</v>
       </c>
       <c r="L114" s="28">
         <v>0</v>
       </c>
       <c r="M114" s="25">
         <v>99538</v>
       </c>
       <c r="N114" s="23">
         <v>2</v>
       </c>
       <c r="O114" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P114" s="23">
         <v>775</v>
       </c>
       <c r="Q114" s="27">
         <v>161</v>
       </c>
       <c r="R114" s="27">
         <v>62219</v>
       </c>
     </row>
     <row r="115" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A115" s="23">
         <v>113</v>
       </c>
       <c r="B115" s="23">
         <v>2019</v>
       </c>
       <c r="C115" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D115" s="24" t="s">
         <v>1</v>
       </c>
       <c r="E115" s="24" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="F115" s="24" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="G115" s="24" t="s">
         <v>71</v>
       </c>
       <c r="H115" s="24" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="I115" s="25">
         <v>1716813</v>
       </c>
       <c r="J115" s="33">
         <v>1716813</v>
       </c>
       <c r="K115" s="25">
         <v>1387858</v>
       </c>
       <c r="L115" s="25">
         <v>171045</v>
       </c>
       <c r="M115" s="25">
         <v>328955</v>
       </c>
       <c r="N115" s="23">
         <v>5</v>
       </c>
       <c r="O115" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P115" s="26">
         <v>10155</v>
       </c>
       <c r="Q115" s="27">
         <v>169</v>
       </c>
       <c r="R115" s="27">
         <v>343362.6</v>
       </c>
     </row>
     <row r="116" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A116" s="23">
         <v>115</v>
       </c>
       <c r="B116" s="23">
         <v>2019</v>
       </c>
       <c r="C116" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D116" s="24" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E116" s="24" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="F116" s="24" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="G116" s="24" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="H116" s="24" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="I116" s="25">
         <v>757500</v>
       </c>
-      <c r="J116" s="33">
-        <v>757500</v>
+      <c r="J116" s="84">
+        <v>454666</v>
       </c>
       <c r="K116" s="25">
         <v>371530</v>
       </c>
       <c r="L116" s="25">
         <v>114030</v>
       </c>
       <c r="M116" s="25">
         <v>385970</v>
       </c>
       <c r="N116" s="23">
         <v>2</v>
       </c>
       <c r="O116" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P116" s="26">
         <v>1726</v>
       </c>
       <c r="Q116" s="27">
         <v>439</v>
       </c>
       <c r="R116" s="27">
         <v>378750</v>
       </c>
     </row>
     <row r="117" spans="1:18" ht="45" x14ac:dyDescent="0.2">
       <c r="A117" s="23">
         <v>116</v>
       </c>
       <c r="B117" s="23">
         <v>2019</v>
       </c>
       <c r="C117" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D117" s="24" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E117" s="24" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F117" s="24" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="G117" s="24" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="H117" s="24" t="s">
         <v>100</v>
       </c>
       <c r="I117" s="25">
         <v>709850</v>
       </c>
-      <c r="J117" s="33">
-        <v>709850</v>
+      <c r="J117" s="84">
+        <v>417000</v>
       </c>
       <c r="K117" s="25">
         <v>292850</v>
       </c>
       <c r="L117" s="25">
         <v>83000</v>
       </c>
       <c r="M117" s="25">
         <v>417000</v>
       </c>
       <c r="N117" s="23">
         <v>2</v>
       </c>
       <c r="O117" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P117" s="26">
         <v>2400</v>
       </c>
       <c r="Q117" s="27">
         <v>296</v>
       </c>
       <c r="R117" s="27">
         <v>354925</v>
       </c>
     </row>
     <row r="118" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A118" s="23">
         <v>117</v>
       </c>
       <c r="B118" s="23">
         <v>2019</v>
       </c>
       <c r="C118" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D118" s="24" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E118" s="24" t="s">
         <v>23</v>
       </c>
       <c r="F118" s="24" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="G118" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H118" s="24" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="25">
         <v>590888</v>
       </c>
-      <c r="J118" s="33">
-        <v>590888</v>
+      <c r="J118" s="84">
+        <v>367864</v>
       </c>
       <c r="K118" s="25">
         <v>118178</v>
       </c>
       <c r="L118" s="28">
         <v>0</v>
       </c>
       <c r="M118" s="25">
         <v>472710</v>
       </c>
       <c r="N118" s="23">
         <v>2</v>
       </c>
       <c r="O118" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P118" s="26">
         <v>1588</v>
       </c>
       <c r="Q118" s="27">
         <v>372</v>
       </c>
       <c r="R118" s="27">
         <v>295444</v>
       </c>
     </row>
     <row r="119" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A119" s="23">
         <v>118</v>
       </c>
       <c r="B119" s="23">
         <v>2019</v>
       </c>
       <c r="C119" s="24" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D119" s="24" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E119" s="24" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F119" s="24" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="G119" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H119" s="24" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="I119" s="25">
         <v>337500</v>
       </c>
-      <c r="J119" s="33">
-        <v>337500</v>
+      <c r="J119" s="84">
+        <v>278064</v>
       </c>
       <c r="K119" s="25">
         <v>130500</v>
       </c>
       <c r="L119" s="25">
         <v>63000</v>
       </c>
       <c r="M119" s="25">
         <v>207000</v>
       </c>
       <c r="N119" s="23">
         <v>1</v>
       </c>
       <c r="O119" s="24" t="s">
         <v>105</v>
       </c>
       <c r="P119" s="26">
         <v>1440</v>
       </c>
       <c r="Q119" s="27">
         <v>234</v>
       </c>
       <c r="R119" s="27">
         <v>337500</v>
       </c>
     </row>
     <row r="120" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A120" s="18">
         <v>119</v>
       </c>
       <c r="B120" s="18">
         <v>2020</v>
       </c>
       <c r="C120" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D120" s="19" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E120" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F120" s="19" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="G120" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H120" s="19" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="20">
         <v>444982</v>
       </c>
-      <c r="J120" s="30">
-        <v>444982</v>
+      <c r="J120" s="85">
+        <v>916618</v>
       </c>
       <c r="K120" s="20">
         <v>88996</v>
       </c>
       <c r="L120" s="31">
         <v>0</v>
       </c>
       <c r="M120" s="20">
         <v>355986</v>
       </c>
       <c r="N120" s="18">
         <v>2</v>
       </c>
       <c r="O120" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P120" s="21">
         <v>1928</v>
       </c>
       <c r="Q120" s="22">
         <v>231</v>
       </c>
       <c r="R120" s="22">
         <v>222491</v>
       </c>
     </row>
     <row r="121" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A121" s="18">
         <v>120</v>
       </c>
       <c r="B121" s="18">
         <v>2020</v>
       </c>
       <c r="C121" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D121" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E121" s="19" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F121" s="19" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="G121" s="19" t="s">
         <v>18</v>
       </c>
       <c r="H121" s="19" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="I121" s="20">
         <v>7856764</v>
       </c>
       <c r="J121" s="30">
         <v>7856764</v>
       </c>
       <c r="K121" s="20">
         <v>7356764</v>
       </c>
       <c r="L121" s="31">
         <v>0</v>
       </c>
       <c r="M121" s="20">
         <v>500000</v>
       </c>
       <c r="N121" s="18">
         <v>18</v>
       </c>
       <c r="O121" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P121" s="21">
         <v>21000</v>
       </c>
       <c r="Q121" s="22">
         <v>374</v>
       </c>
       <c r="R121" s="22">
         <v>436487</v>
       </c>
     </row>
     <row r="122" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A122" s="18">
         <v>121</v>
       </c>
       <c r="B122" s="18">
         <v>2020</v>
       </c>
       <c r="C122" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D122" s="19" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E122" s="19" t="s">
         <v>57</v>
       </c>
       <c r="F122" s="19" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="G122" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H122" s="19" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="I122" s="20">
         <v>741888</v>
       </c>
-      <c r="J122" s="30">
-        <v>741888</v>
+      <c r="J122" s="85">
+        <v>1064641</v>
       </c>
       <c r="K122" s="20">
         <v>360000</v>
       </c>
       <c r="L122" s="20">
         <v>153977</v>
       </c>
       <c r="M122" s="20">
         <v>381888</v>
       </c>
       <c r="N122" s="18">
         <v>3</v>
       </c>
       <c r="O122" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P122" s="21">
         <v>2688</v>
       </c>
       <c r="Q122" s="22">
         <v>276</v>
       </c>
       <c r="R122" s="22">
         <v>247296</v>
       </c>
     </row>
     <row r="123" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A123" s="18">
         <v>122</v>
       </c>
       <c r="B123" s="18">
         <v>2020</v>
       </c>
       <c r="C123" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D123" s="19" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E123" s="19" t="s">
         <v>57</v>
       </c>
       <c r="F123" s="19" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="G123" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H123" s="19" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="I123" s="20">
         <v>731888</v>
       </c>
-      <c r="J123" s="30">
-        <v>731888</v>
+      <c r="J123" s="85">
+        <v>1068296</v>
       </c>
       <c r="K123" s="20">
         <v>247286</v>
       </c>
       <c r="L123" s="20">
         <v>164093</v>
       </c>
       <c r="M123" s="20">
         <v>484602</v>
       </c>
       <c r="N123" s="18">
         <v>3</v>
       </c>
       <c r="O123" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P123" s="21">
         <v>2688</v>
       </c>
       <c r="Q123" s="22">
         <v>272</v>
       </c>
       <c r="R123" s="22">
         <v>243963</v>
       </c>
     </row>
     <row r="124" spans="1:18" ht="30" x14ac:dyDescent="0.2">
       <c r="A124" s="18">
         <v>123</v>
       </c>
       <c r="B124" s="18">
         <v>2020</v>
       </c>
       <c r="C124" s="19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D124" s="19" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E124" s="19" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F124" s="19" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="G124" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H124" s="19" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="I124" s="20">
         <v>559569</v>
       </c>
-      <c r="J124" s="30">
-        <v>559569</v>
+      <c r="J124" s="85">
+        <v>902758</v>
       </c>
       <c r="K124" s="20">
         <v>111914</v>
       </c>
       <c r="L124" s="22">
         <v>0</v>
       </c>
       <c r="M124" s="20">
         <v>447655</v>
       </c>
       <c r="N124" s="18">
         <v>2</v>
       </c>
       <c r="O124" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P124" s="21">
         <v>1928</v>
       </c>
       <c r="Q124" s="22">
         <v>290</v>
       </c>
       <c r="R124" s="22">
         <v>279785</v>
       </c>
     </row>
     <row r="125" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A125" s="23">
         <v>124</v>
       </c>
       <c r="B125" s="23">
         <v>2021</v>
       </c>
       <c r="C125" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D125" s="24" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E125" s="24" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F125" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G125" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H125" s="24" t="s">
         <v>8</v>
       </c>
       <c r="I125" s="25">
         <v>677640</v>
       </c>
-      <c r="J125" s="34">
-        <v>677640</v>
+      <c r="J125" s="84">
+        <v>813808</v>
       </c>
       <c r="K125" s="25">
         <v>176140</v>
       </c>
       <c r="L125" s="27">
         <v>0</v>
       </c>
       <c r="M125" s="25">
         <v>500000</v>
       </c>
       <c r="N125" s="23">
         <v>2</v>
       </c>
       <c r="O125" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P125" s="26">
         <v>1904</v>
       </c>
       <c r="Q125" s="27">
         <v>356</v>
       </c>
       <c r="R125" s="27">
         <v>338820</v>
       </c>
     </row>
     <row r="126" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A126" s="23">
         <v>125</v>
       </c>
       <c r="B126" s="23">
         <v>2021</v>
       </c>
       <c r="C126" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D126" s="24" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E126" s="24" t="s">
         <v>57</v>
       </c>
       <c r="F126" s="24" t="s">
         <v>5</v>
       </c>
       <c r="G126" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H126" s="24" t="s">
         <v>9</v>
       </c>
       <c r="I126" s="25">
         <v>1700000</v>
       </c>
       <c r="J126" s="34">
         <v>1700000</v>
       </c>
       <c r="K126" s="25">
         <v>1200000</v>
       </c>
       <c r="L126" s="27">
         <v>166906</v>
       </c>
       <c r="M126" s="25">
         <v>333094</v>
       </c>
       <c r="N126" s="23">
         <v>6</v>
       </c>
       <c r="O126" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P126" s="26">
         <v>6000</v>
       </c>
       <c r="Q126" s="27">
         <v>283</v>
       </c>
       <c r="R126" s="27">
         <v>283333</v>
       </c>
     </row>
     <row r="127" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A127" s="23">
         <v>126</v>
       </c>
       <c r="B127" s="23">
         <v>2021</v>
       </c>
       <c r="C127" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D127" s="24" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E127" s="24" t="s">
         <v>23</v>
       </c>
       <c r="F127" s="24" t="s">
         <v>6</v>
       </c>
       <c r="G127" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H127" s="24" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="25">
         <v>591509</v>
       </c>
-      <c r="J127" s="34">
-        <v>591509</v>
+      <c r="J127" s="84">
+        <v>847652</v>
       </c>
       <c r="K127" s="25">
         <v>147878</v>
       </c>
       <c r="L127" s="27">
         <v>0</v>
       </c>
       <c r="M127" s="25">
         <v>443631</v>
       </c>
       <c r="N127" s="23">
         <v>2</v>
       </c>
       <c r="O127" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P127" s="26">
         <v>1928</v>
       </c>
       <c r="Q127" s="27">
         <v>307</v>
       </c>
       <c r="R127" s="27">
         <v>295755</v>
       </c>
     </row>
     <row r="128" spans="1:18" ht="15" x14ac:dyDescent="0.2">
       <c r="A128" s="23">
         <v>127</v>
       </c>
       <c r="B128" s="23">
         <v>2021</v>
       </c>
       <c r="C128" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D128" s="24" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E128" s="24" t="s">
         <v>3</v>
       </c>
       <c r="F128" s="24" t="s">
         <v>7</v>
       </c>
       <c r="G128" s="24" t="s">
         <v>72</v>
       </c>
       <c r="H128" s="24" t="s">
         <v>11</v>
       </c>
       <c r="I128" s="25">
         <v>774370</v>
       </c>
-      <c r="J128" s="34">
-        <v>774370</v>
+      <c r="J128" s="84">
+        <v>789551.11</v>
       </c>
       <c r="K128" s="25">
         <v>274370</v>
       </c>
       <c r="L128" s="27">
         <v>0</v>
       </c>
       <c r="M128" s="25">
         <v>500000</v>
       </c>
       <c r="N128" s="23">
         <v>2</v>
       </c>
       <c r="O128" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P128" s="26">
         <v>2106</v>
       </c>
       <c r="Q128" s="27">
         <v>368</v>
       </c>
       <c r="R128" s="27">
         <v>387185</v>
       </c>
     </row>
     <row r="129" spans="1:19" ht="45" x14ac:dyDescent="0.2">
       <c r="A129" s="18">
         <v>128</v>
       </c>
       <c r="B129" s="18">
         <v>2022</v>
       </c>
       <c r="C129" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D129" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E129" s="35" t="s">
         <v>22</v>
       </c>
       <c r="F129" s="19" t="s">
         <v>26</v>
       </c>
       <c r="G129" s="19" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="H129" s="19" t="s">
         <v>30</v>
       </c>
       <c r="I129" s="36">
         <v>595250</v>
       </c>
       <c r="J129" s="37">
         <v>595250</v>
       </c>
       <c r="K129" s="20">
         <v>95250</v>
       </c>
       <c r="L129" s="22">
         <v>175000</v>
       </c>
       <c r="M129" s="20">
         <v>325000</v>
       </c>
       <c r="N129" s="18">
         <v>5</v>
       </c>
       <c r="O129" s="19" t="s">
         <v>105</v>
       </c>
       <c r="P129" s="21">
         <v>3600</v>
       </c>
       <c r="Q129" s="22">
         <v>165</v>
       </c>
       <c r="R129" s="22">
         <v>119050</v>
       </c>
     </row>
     <row r="130" spans="1:19" ht="15" x14ac:dyDescent="0.2">
       <c r="A130" s="18">
         <v>129</v>
       </c>
       <c r="B130" s="18">
         <v>2022</v>
       </c>
       <c r="C130" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D130" s="19" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E130" s="35" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="19" t="s">
         <v>27</v>
       </c>
       <c r="G130" s="19" t="s">
         <v>72</v>
       </c>
       <c r="H130" s="19" t="s">
         <v>31</v>
       </c>
       <c r="I130" s="36">
         <v>493833</v>
       </c>
-      <c r="J130" s="37">
-        <v>493833</v>
+      <c r="J130" s="87">
+        <v>532539</v>
       </c>
       <c r="K130" s="20">
         <v>123459</v>
       </c>
       <c r="L130" s="22">
         <v>0</v>
       </c>
       <c r="M130" s="20">
         <v>370374</v>
       </c>
       <c r="N130" s="18">
         <v>2</v>
       </c>
       <c r="O130" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P130" s="21">
         <v>1928</v>
       </c>
       <c r="Q130" s="22">
         <v>256</v>
       </c>
       <c r="R130" s="22">
         <v>246916</v>
       </c>
     </row>
     <row r="131" spans="1:19" ht="45" x14ac:dyDescent="0.2">
       <c r="A131" s="18">
         <v>130</v>
       </c>
       <c r="B131" s="18">
         <v>2022</v>
       </c>
       <c r="C131" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D131" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E131" s="35" t="s">
         <v>24</v>
       </c>
       <c r="F131" s="19" t="s">
         <v>28</v>
       </c>
       <c r="G131" s="19" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="H131" s="19" t="s">
         <v>32</v>
       </c>
       <c r="I131" s="36">
         <v>643700</v>
       </c>
       <c r="J131" s="37">
         <v>643700</v>
       </c>
       <c r="K131" s="20">
         <v>160925</v>
       </c>
       <c r="L131" s="22">
         <v>0</v>
       </c>
       <c r="M131" s="20">
         <v>500000</v>
       </c>
       <c r="N131" s="18">
         <v>4</v>
       </c>
       <c r="O131" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P131" s="21">
         <v>4600</v>
       </c>
       <c r="Q131" s="22">
         <v>140</v>
       </c>
       <c r="R131" s="22">
         <v>160925</v>
       </c>
       <c r="S131" s="1"/>
     </row>
     <row r="132" spans="1:19" ht="45" x14ac:dyDescent="0.2">
       <c r="A132" s="18">
         <v>131</v>
       </c>
       <c r="B132" s="18">
         <v>2022</v>
       </c>
       <c r="C132" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D132" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E132" s="35" t="s">
         <v>25</v>
       </c>
       <c r="F132" s="19" t="s">
         <v>29</v>
       </c>
       <c r="G132" s="19" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="H132" s="19" t="s">
         <v>33</v>
       </c>
       <c r="I132" s="36">
         <v>758222</v>
       </c>
       <c r="J132" s="37">
         <v>758222</v>
       </c>
       <c r="K132" s="20">
         <v>207500</v>
       </c>
       <c r="L132" s="22">
         <v>0</v>
       </c>
       <c r="M132" s="20">
         <v>500000</v>
       </c>
       <c r="N132" s="18">
         <v>2</v>
       </c>
       <c r="O132" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P132" s="21">
         <v>1930</v>
       </c>
       <c r="Q132" s="22">
         <v>393</v>
       </c>
       <c r="R132" s="22">
         <v>379111</v>
       </c>
     </row>
     <row r="133" spans="1:19" ht="45" x14ac:dyDescent="0.2">
       <c r="A133" s="38">
         <v>132</v>
       </c>
       <c r="B133" s="38">
         <v>2023</v>
       </c>
       <c r="C133" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D133" s="24" t="s">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="E133" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="F133" s="41" t="s">
+      <c r="F133" s="88" t="s">
         <v>58</v>
       </c>
       <c r="G133" s="24" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H133" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="H133" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="I133" s="43">
+      <c r="I133" s="42">
         <v>1308750</v>
       </c>
-      <c r="J133" s="44">
+      <c r="J133" s="43">
         <v>1308750</v>
       </c>
-      <c r="K133" s="43">
+      <c r="K133" s="42">
         <v>808750</v>
       </c>
-      <c r="L133" s="45">
+      <c r="L133" s="44">
         <v>189300</v>
       </c>
-      <c r="M133" s="46">
+      <c r="M133" s="45">
         <v>500000</v>
       </c>
-      <c r="N133" s="42">
+      <c r="N133" s="41">
         <v>3</v>
       </c>
       <c r="O133" s="39" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="P133" s="47">
+        <v>131</v>
+      </c>
+      <c r="P133" s="46">
         <v>2988</v>
       </c>
-      <c r="Q133" s="48">
-        <f t="shared" ref="Q133:Q171" si="0">I133/P133</f>
+      <c r="Q133" s="47">
+        <f t="shared" ref="Q133:Q169" si="0">I133/P133</f>
         <v>438.00200803212851</v>
       </c>
-      <c r="R133" s="48">
+      <c r="R133" s="47">
         <v>436250</v>
       </c>
     </row>
     <row r="134" spans="1:19" ht="30" x14ac:dyDescent="0.2">
       <c r="A134" s="38">
         <v>133</v>
       </c>
       <c r="B134" s="38">
         <v>2023</v>
       </c>
       <c r="C134" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D134" s="24" t="s">
         <v>1</v>
       </c>
       <c r="E134" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="F134" s="41" t="s">
+      <c r="F134" s="88" t="s">
         <v>59</v>
       </c>
       <c r="G134" s="24" t="s">
         <v>69</v>
       </c>
-      <c r="H134" s="42" t="s">
+      <c r="H134" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="I134" s="43">
+      <c r="I134" s="42">
         <v>625000</v>
       </c>
-      <c r="J134" s="44">
+      <c r="J134" s="43">
         <v>625000</v>
       </c>
-      <c r="K134" s="43">
+      <c r="K134" s="42">
         <v>125000</v>
       </c>
-      <c r="L134" s="45">
+      <c r="L134" s="44">
         <v>161778.57</v>
       </c>
-      <c r="M134" s="46">
+      <c r="M134" s="45">
         <v>500000</v>
       </c>
-      <c r="N134" s="42">
+      <c r="N134" s="41">
         <v>7</v>
       </c>
       <c r="O134" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="P134" s="47">
+      <c r="P134" s="46">
         <v>3900</v>
       </c>
-      <c r="Q134" s="48">
+      <c r="Q134" s="47">
         <f t="shared" si="0"/>
         <v>160.25641025641025</v>
       </c>
-      <c r="R134" s="48">
+      <c r="R134" s="47">
         <v>89286</v>
       </c>
     </row>
     <row r="135" spans="1:19" ht="30" x14ac:dyDescent="0.2">
       <c r="A135" s="38">
         <v>134</v>
       </c>
       <c r="B135" s="38">
         <v>2023</v>
       </c>
       <c r="C135" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D135" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E135" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="F135" s="41" t="s">
+      <c r="F135" s="88" t="s">
         <v>60</v>
       </c>
       <c r="G135" s="24" t="s">
         <v>70</v>
       </c>
-      <c r="H135" s="42" t="s">
+      <c r="H135" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="I135" s="43">
+      <c r="I135" s="42">
         <v>750297</v>
       </c>
-      <c r="J135" s="44">
+      <c r="J135" s="43">
         <v>750297</v>
       </c>
-      <c r="K135" s="43">
+      <c r="K135" s="42">
         <v>250297</v>
       </c>
-      <c r="L135" s="45">
-[...2 lines deleted...]
-      <c r="M135" s="46">
+      <c r="L135" s="44">
+        <v>0</v>
+      </c>
+      <c r="M135" s="45">
         <v>500000</v>
       </c>
-      <c r="N135" s="42">
+      <c r="N135" s="41">
         <v>2</v>
       </c>
       <c r="O135" s="39" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="P135" s="47">
+        <v>131</v>
+      </c>
+      <c r="P135" s="46">
         <v>1928</v>
       </c>
-      <c r="Q135" s="48">
+      <c r="Q135" s="47">
         <f t="shared" si="0"/>
         <v>389.15819502074692</v>
       </c>
-      <c r="R135" s="48">
+      <c r="R135" s="47">
         <v>750297</v>
       </c>
     </row>
     <row r="136" spans="1:19" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="38">
         <v>135</v>
       </c>
       <c r="B136" s="38">
         <v>2023</v>
       </c>
       <c r="C136" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D136" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E136" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="F136" s="41" t="s">
+      <c r="F136" s="88" t="s">
         <v>61</v>
       </c>
       <c r="G136" s="24" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H136" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="H136" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="I136" s="43">
+      <c r="I136" s="42">
         <v>1275500</v>
       </c>
-      <c r="J136" s="44">
+      <c r="J136" s="43">
         <v>1275500</v>
       </c>
-      <c r="K136" s="43">
+      <c r="K136" s="42">
         <v>775500</v>
       </c>
-      <c r="L136" s="45">
+      <c r="L136" s="44">
         <v>304442</v>
       </c>
-      <c r="M136" s="46">
+      <c r="M136" s="45">
         <v>500000</v>
       </c>
-      <c r="N136" s="42">
+      <c r="N136" s="41">
         <v>4</v>
       </c>
       <c r="O136" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="P136" s="47">
+      <c r="P136" s="46">
         <v>2800</v>
       </c>
-      <c r="Q136" s="48">
+      <c r="Q136" s="47">
         <f t="shared" si="0"/>
         <v>455.53571428571428</v>
       </c>
-      <c r="R136" s="48">
+      <c r="R136" s="47">
         <v>368875</v>
       </c>
     </row>
     <row r="137" spans="1:19" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="38">
         <v>136</v>
       </c>
       <c r="B137" s="38">
         <v>2023</v>
       </c>
       <c r="C137" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D137" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E137" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="F137" s="41" t="s">
+      <c r="F137" s="88" t="s">
         <v>62</v>
       </c>
       <c r="G137" s="24" t="s">
         <v>70</v>
       </c>
-      <c r="H137" s="42" t="s">
+      <c r="H137" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="I137" s="43">
+      <c r="I137" s="42">
         <v>750297</v>
       </c>
-      <c r="J137" s="44">
+      <c r="J137" s="43">
         <v>750297</v>
       </c>
-      <c r="K137" s="43">
+      <c r="K137" s="42">
         <v>250297</v>
       </c>
-      <c r="L137" s="45">
-[...2 lines deleted...]
-      <c r="M137" s="46">
+      <c r="L137" s="44">
+        <v>0</v>
+      </c>
+      <c r="M137" s="45">
         <v>500000</v>
       </c>
-      <c r="N137" s="42">
+      <c r="N137" s="41">
         <v>2</v>
       </c>
       <c r="O137" s="39" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="P137" s="47">
+        <v>131</v>
+      </c>
+      <c r="P137" s="46">
         <v>1928</v>
       </c>
-      <c r="Q137" s="48">
+      <c r="Q137" s="47">
         <f t="shared" si="0"/>
         <v>389.15819502074692</v>
       </c>
-      <c r="R137" s="48">
+      <c r="R137" s="47">
         <v>750297</v>
       </c>
     </row>
     <row r="138" spans="1:19" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="38">
         <v>138</v>
       </c>
       <c r="B138" s="38">
         <v>2023</v>
       </c>
       <c r="C138" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D138" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E138" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="F138" s="41" t="s">
+      <c r="F138" s="88" t="s">
         <v>63</v>
       </c>
       <c r="G138" s="24" t="s">
         <v>71</v>
       </c>
-      <c r="H138" s="42" t="s">
+      <c r="H138" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="I138" s="43">
+      <c r="I138" s="42">
         <v>1160000</v>
       </c>
-      <c r="J138" s="44">
+      <c r="J138" s="43">
         <v>1160000</v>
       </c>
-      <c r="K138" s="43">
+      <c r="K138" s="42">
         <v>793659</v>
       </c>
-      <c r="L138" s="45">
-[...2 lines deleted...]
-      <c r="M138" s="46">
+      <c r="L138" s="44">
+        <v>0</v>
+      </c>
+      <c r="M138" s="45">
         <v>500000</v>
       </c>
-      <c r="N138" s="42">
+      <c r="N138" s="41">
         <v>2</v>
       </c>
       <c r="O138" s="39" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="P138" s="47">
+        <v>131</v>
+      </c>
+      <c r="P138" s="46">
         <v>2772</v>
       </c>
-      <c r="Q138" s="48">
+      <c r="Q138" s="47">
         <f t="shared" si="0"/>
         <v>418.47041847041845</v>
       </c>
-      <c r="R138" s="48">
+      <c r="R138" s="47">
         <v>580000</v>
       </c>
     </row>
     <row r="139" spans="1:19" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="38">
         <v>139</v>
       </c>
       <c r="B139" s="38">
         <v>2023</v>
       </c>
       <c r="C139" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D139" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E139" s="40" t="s">
         <v>53</v>
       </c>
-      <c r="F139" s="41" t="s">
+      <c r="F139" s="88" t="s">
         <v>64</v>
       </c>
       <c r="G139" s="24" t="s">
         <v>72</v>
       </c>
-      <c r="H139" s="42" t="s">
+      <c r="H139" s="41" t="s">
         <v>78</v>
       </c>
-      <c r="I139" s="43">
+      <c r="I139" s="42">
         <v>575000</v>
       </c>
-      <c r="J139" s="44">
+      <c r="J139" s="43">
         <v>575000</v>
       </c>
-      <c r="K139" s="43">
+      <c r="K139" s="42">
         <v>87800</v>
       </c>
-      <c r="L139" s="45">
-[...2 lines deleted...]
-      <c r="M139" s="46">
+      <c r="L139" s="44">
+        <v>0</v>
+      </c>
+      <c r="M139" s="45">
         <v>500000</v>
       </c>
-      <c r="N139" s="42">
+      <c r="N139" s="41">
         <v>2</v>
       </c>
       <c r="O139" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="P139" s="47">
+      <c r="P139" s="46">
         <v>1392</v>
       </c>
-      <c r="Q139" s="48">
+      <c r="Q139" s="47">
         <f t="shared" si="0"/>
         <v>413.07471264367814</v>
       </c>
-      <c r="R139" s="48">
+      <c r="R139" s="47">
         <v>575000</v>
       </c>
     </row>
     <row r="140" spans="1:19" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="38">
         <v>140</v>
       </c>
       <c r="B140" s="38">
         <v>2023</v>
       </c>
       <c r="C140" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D140" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E140" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="F140" s="41" t="s">
+      <c r="F140" s="88" t="s">
         <v>65</v>
       </c>
       <c r="G140" s="24" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H140" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="H140" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="I140" s="43">
+      <c r="I140" s="42">
         <v>867324</v>
       </c>
-      <c r="J140" s="44">
+      <c r="J140" s="43">
         <v>867324</v>
       </c>
-      <c r="K140" s="43">
+      <c r="K140" s="42">
         <v>301310</v>
       </c>
-      <c r="L140" s="45">
+      <c r="L140" s="44">
         <v>87821</v>
       </c>
-      <c r="M140" s="46">
+      <c r="M140" s="45">
         <v>500000</v>
       </c>
-      <c r="N140" s="42">
+      <c r="N140" s="41">
         <v>2</v>
       </c>
       <c r="O140" s="39" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="P140" s="47">
+        <v>131</v>
+      </c>
+      <c r="P140" s="46">
         <v>1350</v>
       </c>
-      <c r="Q140" s="48">
+      <c r="Q140" s="47">
         <f t="shared" si="0"/>
         <v>642.46222222222218</v>
       </c>
-      <c r="R140" s="48">
+      <c r="R140" s="47">
         <v>433662</v>
       </c>
     </row>
     <row r="141" spans="1:19" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="38">
         <v>141</v>
       </c>
       <c r="B141" s="38">
         <v>2023</v>
       </c>
       <c r="C141" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D141" s="24" t="s">
         <v>1</v>
       </c>
       <c r="E141" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="F141" s="41" t="s">
+      <c r="F141" s="88" t="s">
         <v>66</v>
       </c>
       <c r="G141" s="24" t="s">
         <v>71</v>
       </c>
-      <c r="H141" s="42" t="s">
+      <c r="H141" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="I141" s="43">
+      <c r="I141" s="42">
         <v>610316</v>
       </c>
-      <c r="J141" s="44">
+      <c r="J141" s="43">
         <v>610316</v>
       </c>
-      <c r="K141" s="43">
+      <c r="K141" s="42">
         <v>198137</v>
       </c>
-      <c r="L141" s="45">
+      <c r="L141" s="44">
         <v>61807</v>
       </c>
-      <c r="M141" s="46">
+      <c r="M141" s="45">
         <v>500000</v>
       </c>
-      <c r="N141" s="42">
+      <c r="N141" s="41">
         <v>2</v>
       </c>
       <c r="O141" s="39" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="P141" s="47">
+        <v>131</v>
+      </c>
+      <c r="P141" s="46">
         <v>1904</v>
       </c>
-      <c r="Q141" s="48">
+      <c r="Q141" s="47">
         <f t="shared" si="0"/>
         <v>320.54411764705884</v>
       </c>
-      <c r="R141" s="48">
+      <c r="R141" s="47">
         <v>305158</v>
       </c>
     </row>
     <row r="142" spans="1:19" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="38">
         <v>142</v>
       </c>
       <c r="B142" s="38">
         <v>2023</v>
       </c>
       <c r="C142" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D142" s="24" t="s">
         <v>1</v>
       </c>
       <c r="E142" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="F142" s="41" t="s">
+      <c r="F142" s="88" t="s">
         <v>67</v>
       </c>
       <c r="G142" s="24" t="s">
         <v>72</v>
       </c>
-      <c r="H142" s="42" t="s">
+      <c r="H142" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="I142" s="43">
+      <c r="I142" s="42">
         <v>1152325</v>
       </c>
-      <c r="J142" s="44">
+      <c r="J142" s="43">
         <v>1152325</v>
       </c>
-      <c r="K142" s="43">
+      <c r="K142" s="42">
         <v>714132</v>
       </c>
-      <c r="L142" s="45">
+      <c r="L142" s="44">
         <v>157864</v>
       </c>
-      <c r="M142" s="46">
+      <c r="M142" s="45">
         <v>500000</v>
       </c>
-      <c r="N142" s="42">
+      <c r="N142" s="41">
         <v>1</v>
       </c>
       <c r="O142" s="39" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="P142" s="47">
+        <v>131</v>
+      </c>
+      <c r="P142" s="46">
         <v>1500</v>
       </c>
-      <c r="Q142" s="48">
+      <c r="Q142" s="47">
         <f t="shared" si="0"/>
         <v>768.2166666666667</v>
       </c>
-      <c r="R142" s="48">
+      <c r="R142" s="47">
         <v>1152325</v>
       </c>
     </row>
     <row r="143" spans="1:19" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="38">
         <v>143</v>
       </c>
       <c r="B143" s="38">
         <v>2023</v>
       </c>
       <c r="C143" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D143" s="24" t="s">
         <v>1</v>
       </c>
       <c r="E143" s="40" t="s">
         <v>57</v>
       </c>
-      <c r="F143" s="41" t="s">
+      <c r="F143" s="88" t="s">
         <v>68</v>
       </c>
       <c r="G143" s="24" t="s">
         <v>72</v>
       </c>
-      <c r="H143" s="42" t="s">
+      <c r="H143" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="I143" s="43">
+      <c r="I143" s="42">
         <v>1700000</v>
       </c>
-      <c r="J143" s="44">
+      <c r="J143" s="43">
         <v>1700000</v>
       </c>
-      <c r="K143" s="43">
+      <c r="K143" s="42">
         <v>1200000</v>
       </c>
-      <c r="L143" s="45">
+      <c r="L143" s="44">
         <v>1367235</v>
       </c>
-      <c r="M143" s="46">
+      <c r="M143" s="45">
         <v>500000</v>
       </c>
-      <c r="N143" s="42">
+      <c r="N143" s="41">
         <v>4</v>
       </c>
       <c r="O143" s="39" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="P143" s="47">
+        <v>131</v>
+      </c>
+      <c r="P143" s="46">
         <v>3984</v>
       </c>
-      <c r="Q143" s="48">
+      <c r="Q143" s="47">
         <f t="shared" si="0"/>
         <v>426.70682730923693</v>
       </c>
-      <c r="R143" s="48">
+      <c r="R143" s="47">
         <v>425000</v>
       </c>
     </row>
     <row r="144" spans="1:19" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="18">
         <v>144</v>
       </c>
       <c r="B144" s="18">
         <v>2024</v>
       </c>
       <c r="C144" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D144" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="E144" s="49" t="s">
+      <c r="E144" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="F144" s="50" t="s">
+      <c r="F144" s="66" t="s">
         <v>91</v>
       </c>
       <c r="G144" s="19" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H144" s="49" t="s">
+        <v>121</v>
+      </c>
+      <c r="H144" s="48" t="s">
         <v>98</v>
       </c>
       <c r="I144" s="36">
         <v>1194240</v>
       </c>
       <c r="J144" s="37">
         <v>1194240</v>
       </c>
       <c r="K144" s="36">
         <v>494240</v>
       </c>
-      <c r="L144" s="51">
+      <c r="L144" s="49">
         <v>0</v>
       </c>
       <c r="M144" s="20">
         <v>700000</v>
       </c>
-      <c r="N144" s="49">
+      <c r="N144" s="48">
         <v>4</v>
       </c>
       <c r="O144" s="19" t="s">
         <v>105</v>
       </c>
       <c r="P144" s="21">
         <v>7237</v>
       </c>
       <c r="Q144" s="22">
         <f t="shared" si="0"/>
         <v>165.01865413845516</v>
       </c>
       <c r="R144" s="36">
         <v>298560</v>
       </c>
     </row>
     <row r="145" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="18">
         <v>145</v>
       </c>
       <c r="B145" s="18">
         <v>2024</v>
       </c>
       <c r="C145" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D145" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="E145" s="49" t="s">
+      <c r="E145" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="F145" s="50" t="s">
+      <c r="F145" s="66" t="s">
         <v>92</v>
       </c>
       <c r="G145" s="19" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H145" s="49" t="s">
+        <v>121</v>
+      </c>
+      <c r="H145" s="48" t="s">
         <v>99</v>
       </c>
       <c r="I145" s="36">
         <v>1510200</v>
       </c>
       <c r="J145" s="37">
         <v>1510200</v>
       </c>
       <c r="K145" s="36">
         <v>810200</v>
       </c>
-      <c r="L145" s="51">
+      <c r="L145" s="49">
         <v>0</v>
       </c>
       <c r="M145" s="20">
         <v>700000</v>
       </c>
-      <c r="N145" s="49">
+      <c r="N145" s="48">
         <v>4</v>
       </c>
       <c r="O145" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P145" s="21">
         <v>3456</v>
       </c>
       <c r="Q145" s="22">
         <f t="shared" si="0"/>
         <v>436.97916666666669</v>
       </c>
       <c r="R145" s="36">
         <v>377550</v>
       </c>
     </row>
     <row r="146" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="18">
         <v>146</v>
       </c>
       <c r="B146" s="18">
         <v>2024</v>
       </c>
       <c r="C146" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D146" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="E146" s="49" t="s">
+      <c r="E146" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="F146" s="50" t="s">
+      <c r="F146" s="66" t="s">
         <v>93</v>
       </c>
       <c r="G146" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="H146" s="49" t="s">
+      <c r="H146" s="48" t="s">
         <v>100</v>
       </c>
       <c r="I146" s="36">
         <v>1118008</v>
       </c>
       <c r="J146" s="37">
         <v>1118008</v>
       </c>
       <c r="K146" s="36">
         <v>418008</v>
       </c>
-      <c r="L146" s="51">
+      <c r="L146" s="49">
         <v>0</v>
       </c>
       <c r="M146" s="20">
         <v>700000</v>
       </c>
-      <c r="N146" s="49">
+      <c r="N146" s="48">
         <v>3</v>
       </c>
       <c r="O146" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P146" s="21">
         <v>2160</v>
       </c>
       <c r="Q146" s="22">
         <f t="shared" si="0"/>
         <v>517.59629629629626</v>
       </c>
       <c r="R146" s="36">
         <v>372669</v>
       </c>
     </row>
     <row r="147" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="18">
         <v>147</v>
       </c>
       <c r="B147" s="18">
         <v>2024</v>
       </c>
       <c r="C147" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D147" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="E147" s="49" t="s">
+      <c r="E147" s="48" t="s">
         <v>88</v>
       </c>
-      <c r="F147" s="50" t="s">
+      <c r="F147" s="66" t="s">
         <v>94</v>
       </c>
       <c r="G147" s="19" t="s">
         <v>71</v>
       </c>
-      <c r="H147" s="49" t="s">
+      <c r="H147" s="48" t="s">
         <v>101</v>
       </c>
       <c r="I147" s="36">
         <v>894685</v>
       </c>
       <c r="J147" s="37">
         <v>894685</v>
       </c>
       <c r="K147" s="36">
         <v>194685</v>
       </c>
-      <c r="L147" s="51">
+      <c r="L147" s="49">
         <v>0</v>
       </c>
       <c r="M147" s="20">
         <v>700000</v>
       </c>
-      <c r="N147" s="49">
+      <c r="N147" s="48">
         <v>1</v>
       </c>
       <c r="O147" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P147" s="21">
         <v>1022</v>
       </c>
       <c r="Q147" s="22">
         <f t="shared" si="0"/>
         <v>875.42563600782773</v>
       </c>
       <c r="R147" s="36">
         <v>894685</v>
       </c>
     </row>
     <row r="148" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="18">
         <v>148</v>
       </c>
       <c r="B148" s="18">
         <v>2024</v>
       </c>
       <c r="C148" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D148" s="19" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="E148" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E148" s="48" t="s">
         <v>89</v>
       </c>
-      <c r="F148" s="50" t="s">
+      <c r="F148" s="66" t="s">
         <v>95</v>
       </c>
       <c r="G148" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="H148" s="49" t="s">
+      <c r="H148" s="48" t="s">
         <v>102</v>
       </c>
       <c r="I148" s="36">
         <v>891175</v>
       </c>
       <c r="J148" s="37">
         <v>891175</v>
       </c>
       <c r="K148" s="36">
         <v>191175</v>
       </c>
-      <c r="L148" s="51">
+      <c r="L148" s="49">
         <v>125721</v>
       </c>
       <c r="M148" s="20">
         <v>700000</v>
       </c>
-      <c r="N148" s="49">
+      <c r="N148" s="48">
         <v>3</v>
       </c>
       <c r="O148" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P148" s="21">
         <v>3008</v>
       </c>
       <c r="Q148" s="22">
         <f t="shared" si="0"/>
         <v>296.26828457446811</v>
       </c>
       <c r="R148" s="36">
         <v>297058</v>
       </c>
     </row>
     <row r="149" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="18">
         <v>149</v>
       </c>
       <c r="B149" s="18">
         <v>2024</v>
       </c>
       <c r="C149" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D149" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="E149" s="49" t="s">
+      <c r="E149" s="48" t="s">
         <v>90</v>
       </c>
-      <c r="F149" s="50" t="s">
+      <c r="F149" s="66" t="s">
         <v>96</v>
       </c>
       <c r="G149" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="H149" s="49" t="s">
+      <c r="H149" s="48" t="s">
         <v>103</v>
       </c>
       <c r="I149" s="36">
         <v>909647</v>
       </c>
       <c r="J149" s="37">
         <v>909647</v>
       </c>
       <c r="K149" s="36">
         <v>209647</v>
       </c>
-      <c r="L149" s="51">
+      <c r="L149" s="49">
         <v>0</v>
       </c>
       <c r="M149" s="20">
         <v>700000</v>
       </c>
-      <c r="N149" s="49">
+      <c r="N149" s="48">
         <v>2</v>
       </c>
       <c r="O149" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P149" s="21">
         <v>1900</v>
       </c>
       <c r="Q149" s="22">
         <f t="shared" si="0"/>
         <v>478.76157894736843</v>
       </c>
       <c r="R149" s="36">
         <v>454824</v>
       </c>
     </row>
     <row r="150" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="18">
         <v>150</v>
       </c>
       <c r="B150" s="18">
         <v>2024</v>
       </c>
       <c r="C150" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D150" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="E150" s="49" t="s">
+      <c r="E150" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="F150" s="50" t="s">
+      <c r="F150" s="66" t="s">
         <v>97</v>
       </c>
       <c r="G150" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="H150" s="49" t="s">
+      <c r="H150" s="48" t="s">
         <v>104</v>
       </c>
       <c r="I150" s="36">
         <v>1607306</v>
       </c>
       <c r="J150" s="37">
         <v>1607306</v>
       </c>
       <c r="K150" s="36">
         <v>907306</v>
       </c>
-      <c r="L150" s="51">
+      <c r="L150" s="49">
         <v>0</v>
       </c>
       <c r="M150" s="20">
         <v>700000</v>
       </c>
-      <c r="N150" s="49">
+      <c r="N150" s="48">
         <v>2</v>
       </c>
       <c r="O150" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P150" s="21">
         <v>2088</v>
       </c>
       <c r="Q150" s="22">
         <f t="shared" si="0"/>
         <v>769.78256704980845</v>
       </c>
-      <c r="R150" s="52">
+      <c r="R150" s="50">
         <v>803653</v>
       </c>
     </row>
     <row r="151" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="38">
         <v>151</v>
       </c>
       <c r="B151" s="38">
         <v>2025</v>
       </c>
       <c r="C151" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D151" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="E151" s="53" t="s">
-[...2 lines deleted...]
-      <c r="F151" s="54" t="s">
+      <c r="E151" s="51" t="s">
+        <v>122</v>
+      </c>
+      <c r="F151" s="52" t="s">
         <v>106</v>
       </c>
       <c r="G151" s="39" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-      <c r="I151" s="56">
+        <v>121</v>
+      </c>
+      <c r="H151" s="52" t="s">
+        <v>116</v>
+      </c>
+      <c r="I151" s="53">
         <v>900000</v>
       </c>
-      <c r="J151" s="57">
+      <c r="J151" s="54">
         <v>900000</v>
       </c>
-      <c r="K151" s="58">
+      <c r="K151" s="55">
         <v>410429</v>
       </c>
-      <c r="L151" s="56">
+      <c r="L151" s="53">
         <v>210429</v>
       </c>
-      <c r="M151" s="59">
+      <c r="M151" s="56">
         <v>700000</v>
       </c>
-      <c r="N151" s="60">
+      <c r="N151" s="57">
         <v>1</v>
       </c>
       <c r="O151" s="39" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="P151" s="47">
+        <v>131</v>
+      </c>
+      <c r="P151" s="46">
         <v>800</v>
       </c>
-      <c r="Q151" s="48">
+      <c r="Q151" s="47">
         <f t="shared" si="0"/>
         <v>1125</v>
       </c>
-      <c r="R151" s="43">
+      <c r="R151" s="42">
         <v>900000</v>
       </c>
     </row>
     <row r="152" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="38">
         <v>152</v>
       </c>
       <c r="B152" s="38">
         <v>2025</v>
       </c>
       <c r="C152" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D152" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="E152" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F152" s="54" t="s">
+      <c r="E152" s="41" t="s">
+        <v>123</v>
+      </c>
+      <c r="F152" s="52" t="s">
         <v>107</v>
       </c>
       <c r="G152" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="H152" s="55" t="s">
-[...2 lines deleted...]
-      <c r="I152" s="56">
+      <c r="H152" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="I152" s="53">
         <v>1307983</v>
       </c>
-      <c r="J152" s="57">
+      <c r="J152" s="54">
         <v>1307983</v>
       </c>
-      <c r="K152" s="58">
+      <c r="K152" s="55">
         <v>607983</v>
       </c>
-      <c r="L152" s="61">
-[...2 lines deleted...]
-      <c r="M152" s="59">
+      <c r="L152" s="58">
+        <v>0</v>
+      </c>
+      <c r="M152" s="56">
         <v>700000</v>
       </c>
-      <c r="N152" s="60">
+      <c r="N152" s="57">
         <v>2</v>
       </c>
       <c r="O152" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="P152" s="47">
+      <c r="P152" s="46">
         <v>2725</v>
       </c>
-      <c r="Q152" s="48">
+      <c r="Q152" s="47">
         <f t="shared" si="0"/>
         <v>479.9937614678899</v>
       </c>
-      <c r="R152" s="43">
+      <c r="R152" s="42">
         <v>653992</v>
       </c>
     </row>
     <row r="153" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="38">
         <v>153</v>
       </c>
       <c r="B153" s="38">
         <v>2025</v>
       </c>
       <c r="C153" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D153" s="39" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="F153" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="E153" s="41" t="s">
+        <v>124</v>
+      </c>
+      <c r="F153" s="52" t="s">
         <v>108</v>
       </c>
       <c r="G153" s="39" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-      <c r="I153" s="56">
+        <v>114</v>
+      </c>
+      <c r="H153" s="52" t="s">
+        <v>118</v>
+      </c>
+      <c r="I153" s="53">
         <v>823529</v>
       </c>
-      <c r="J153" s="57">
+      <c r="J153" s="54">
         <v>823529</v>
       </c>
-      <c r="K153" s="58">
+      <c r="K153" s="55">
         <v>123529</v>
       </c>
-      <c r="L153" s="61">
-[...2 lines deleted...]
-      <c r="M153" s="59">
+      <c r="L153" s="58">
+        <v>0</v>
+      </c>
+      <c r="M153" s="56">
         <v>700000</v>
       </c>
-      <c r="N153" s="60">
+      <c r="N153" s="57">
         <v>2</v>
       </c>
       <c r="O153" s="39" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="P153" s="47">
+        <v>131</v>
+      </c>
+      <c r="P153" s="46">
         <v>1902</v>
       </c>
-      <c r="Q153" s="48">
+      <c r="Q153" s="47">
         <f t="shared" si="0"/>
         <v>432.98054679284962</v>
       </c>
-      <c r="R153" s="43">
+      <c r="R153" s="42">
         <v>823529</v>
       </c>
     </row>
     <row r="154" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="38">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B154" s="38">
         <v>2025</v>
       </c>
       <c r="C154" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D154" s="39" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="F154" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="E154" s="41" t="s">
+        <v>125</v>
+      </c>
+      <c r="F154" s="52" t="s">
         <v>109</v>
       </c>
       <c r="G154" s="39" t="s">
-        <v>123</v>
-[...16 lines deleted...]
-      <c r="M154" s="59">
+        <v>72</v>
+      </c>
+      <c r="H154" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="I154" s="53">
+        <v>823529</v>
+      </c>
+      <c r="J154" s="54">
+        <v>823529</v>
+      </c>
+      <c r="K154" s="55">
+        <v>123529</v>
+      </c>
+      <c r="L154" s="58">
+        <v>0</v>
+      </c>
+      <c r="M154" s="53">
         <v>700000</v>
       </c>
-      <c r="N154" s="60">
-        <v>3</v>
+      <c r="N154" s="57">
+        <v>1</v>
       </c>
       <c r="O154" s="39" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      <c r="Q154" s="48">
+        <v>131</v>
+      </c>
+      <c r="P154" s="46">
+        <v>1084</v>
+      </c>
+      <c r="Q154" s="47">
         <f t="shared" si="0"/>
-        <v>670.55555555555554</v>
-[...2 lines deleted...]
-        <v>402333</v>
+        <v>759.71309963099634</v>
+      </c>
+      <c r="R154" s="59">
+        <v>823529</v>
       </c>
     </row>
     <row r="155" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="38">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B155" s="38">
         <v>2025</v>
       </c>
       <c r="C155" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D155" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="E155" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F155" s="54" t="s">
+      <c r="E155" s="41" t="s">
+        <v>126</v>
+      </c>
+      <c r="F155" s="52" t="s">
         <v>110</v>
       </c>
       <c r="G155" s="39" t="s">
-        <v>72</v>
-[...20 lines deleted...]
-        <v>1</v>
+        <v>121</v>
+      </c>
+      <c r="H155" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="I155" s="53">
+        <v>805000</v>
+      </c>
+      <c r="J155" s="54">
+        <v>805000</v>
+      </c>
+      <c r="K155" s="55">
+        <v>105000</v>
+      </c>
+      <c r="L155" s="60">
+        <v>219743</v>
+      </c>
+      <c r="M155" s="53">
+        <v>684250</v>
+      </c>
+      <c r="N155" s="57">
+        <v>4</v>
       </c>
       <c r="O155" s="39" t="s">
-        <v>134</v>
-[...4 lines deleted...]
-      <c r="Q155" s="48">
+        <v>131</v>
+      </c>
+      <c r="P155" s="46">
+        <v>4200</v>
+      </c>
+      <c r="Q155" s="47">
         <f t="shared" si="0"/>
-        <v>759.71309963099634</v>
-[...2 lines deleted...]
-        <v>823529</v>
+        <v>191.66666666666666</v>
+      </c>
+      <c r="R155" s="59">
+        <v>201250</v>
       </c>
     </row>
     <row r="156" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="38">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B156" s="38">
         <v>2025</v>
       </c>
       <c r="C156" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D156" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="E156" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F156" s="54" t="s">
+      <c r="E156" s="41" t="s">
+        <v>127</v>
+      </c>
+      <c r="F156" s="52" t="s">
         <v>111</v>
       </c>
       <c r="G156" s="39" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-      <c r="I156" s="56">
+        <v>115</v>
+      </c>
+      <c r="H156" s="52" t="s">
+        <v>119</v>
+      </c>
+      <c r="I156" s="53">
         <v>805000</v>
       </c>
-      <c r="J156" s="57">
+      <c r="J156" s="54">
         <v>805000</v>
       </c>
-      <c r="K156" s="58">
-[...8 lines deleted...]
-      <c r="N156" s="60">
+      <c r="K156" s="55">
+        <v>397136</v>
+      </c>
+      <c r="L156" s="53">
+        <v>292136</v>
+      </c>
+      <c r="M156" s="53">
+        <v>700000</v>
+      </c>
+      <c r="N156" s="57">
         <v>4</v>
       </c>
       <c r="O156" s="39" t="s">
-        <v>134</v>
-[...4 lines deleted...]
-      <c r="Q156" s="48">
+        <v>105</v>
+      </c>
+      <c r="P156" s="46">
+        <v>6360</v>
+      </c>
+      <c r="Q156" s="47">
         <f t="shared" si="0"/>
-        <v>191.66666666666666</v>
-[...1 lines deleted...]
-      <c r="R156" s="62">
+        <v>126.57232704402516</v>
+      </c>
+      <c r="R156" s="59">
         <v>201250</v>
       </c>
     </row>
     <row r="157" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="38">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B157" s="38">
         <v>2025</v>
       </c>
       <c r="C157" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D157" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="E157" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F157" s="54" t="s">
+      <c r="E157" s="41" t="s">
+        <v>128</v>
+      </c>
+      <c r="F157" s="52" t="s">
         <v>112</v>
       </c>
       <c r="G157" s="39" t="s">
-        <v>116</v>
-[...16 lines deleted...]
-      <c r="M157" s="56">
+        <v>72</v>
+      </c>
+      <c r="H157" s="52" t="s">
+        <v>120</v>
+      </c>
+      <c r="I157" s="53">
+        <v>857197</v>
+      </c>
+      <c r="J157" s="54">
+        <v>857197</v>
+      </c>
+      <c r="K157" s="55">
+        <v>157197</v>
+      </c>
+      <c r="L157" s="58">
+        <v>0</v>
+      </c>
+      <c r="M157" s="53">
         <v>700000</v>
       </c>
-      <c r="N157" s="60">
-        <v>4</v>
+      <c r="N157" s="57">
+        <v>2</v>
       </c>
       <c r="O157" s="39" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      <c r="Q157" s="48">
+        <v>131</v>
+      </c>
+      <c r="P157" s="46">
+        <v>1648</v>
+      </c>
+      <c r="Q157" s="47">
         <f t="shared" si="0"/>
-        <v>126.57232704402516</v>
-[...2 lines deleted...]
-        <v>201250</v>
+        <v>520.14381067961165</v>
+      </c>
+      <c r="R157" s="59">
+        <v>428599</v>
       </c>
     </row>
     <row r="158" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="38">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B158" s="38">
         <v>2025</v>
       </c>
       <c r="C158" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D158" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="E158" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F158" s="54" t="s">
+      <c r="E158" s="41" t="s">
+        <v>129</v>
+      </c>
+      <c r="F158" s="52" t="s">
         <v>113</v>
       </c>
       <c r="G158" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="H158" s="55" t="s">
-[...17 lines deleted...]
-      <c r="N158" s="60">
+      <c r="H158" s="52" t="s">
+        <v>120</v>
+      </c>
+      <c r="I158" s="53">
+        <v>870585</v>
+      </c>
+      <c r="J158" s="54">
+        <v>870585</v>
+      </c>
+      <c r="K158" s="55">
+        <v>170585</v>
+      </c>
+      <c r="L158" s="58">
+        <v>0</v>
+      </c>
+      <c r="M158" s="61">
+        <v>595750</v>
+      </c>
+      <c r="N158" s="57">
         <v>2</v>
       </c>
       <c r="O158" s="39" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="P158" s="47">
+        <v>131</v>
+      </c>
+      <c r="P158" s="46">
         <v>1648</v>
       </c>
-      <c r="Q158" s="48">
-[...56 lines deleted...]
-      <c r="Q159" s="48">
+      <c r="Q158" s="47">
         <f t="shared" si="0"/>
         <v>528.26759708737859</v>
       </c>
-      <c r="R159" s="62">
+      <c r="R158" s="59">
         <v>435293</v>
+      </c>
+    </row>
+    <row r="159" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="18">
+        <v>160</v>
+      </c>
+      <c r="B159" s="19">
+        <v>2026</v>
+      </c>
+      <c r="C159" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D159" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E159" s="48" t="s">
+        <v>379</v>
+      </c>
+      <c r="F159" s="66" t="s">
+        <v>385</v>
+      </c>
+      <c r="G159" s="19" t="s">
+        <v>114</v>
+      </c>
+      <c r="H159" s="48" t="s">
+        <v>396</v>
+      </c>
+      <c r="I159" s="70">
+        <v>730000</v>
+      </c>
+      <c r="J159" s="69">
+        <v>730000</v>
+      </c>
+      <c r="K159" s="67">
+        <v>123529</v>
+      </c>
+      <c r="L159" s="36">
+        <v>0</v>
+      </c>
+      <c r="M159" s="71">
+        <v>606471</v>
+      </c>
+      <c r="N159" s="48">
+        <v>2</v>
+      </c>
+      <c r="O159" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="P159" s="21">
+        <v>2400</v>
+      </c>
+      <c r="Q159" s="22">
+        <f t="shared" si="0"/>
+        <v>304.16666666666669</v>
+      </c>
+      <c r="R159" s="50">
+        <f>I159/2</f>
+        <v>365000</v>
       </c>
     </row>
     <row r="160" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="18">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B160" s="19">
         <v>2026</v>
       </c>
       <c r="C160" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D160" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="E160" s="49" t="s">
-[...3 lines deleted...]
-        <v>389</v>
+      <c r="E160" s="48" t="s">
+        <v>380</v>
+      </c>
+      <c r="F160" s="66" t="s">
+        <v>386</v>
       </c>
       <c r="G160" s="19" t="s">
-        <v>115</v>
-[...11 lines deleted...]
-        <v>123529</v>
+        <v>121</v>
+      </c>
+      <c r="H160" s="48" t="s">
+        <v>397</v>
+      </c>
+      <c r="I160" s="70">
+        <v>947981</v>
+      </c>
+      <c r="J160" s="69">
+        <v>947981</v>
+      </c>
+      <c r="K160" s="67">
+        <v>247981</v>
       </c>
       <c r="L160" s="36">
         <v>0</v>
       </c>
-      <c r="M160" s="74">
-[...2 lines deleted...]
-      <c r="N160" s="49">
+      <c r="M160" s="71">
+        <v>700000</v>
+      </c>
+      <c r="N160" s="48">
         <v>2</v>
       </c>
       <c r="O160" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P160" s="21">
-        <v>2400</v>
+        <v>1904</v>
       </c>
       <c r="Q160" s="22">
         <f t="shared" si="0"/>
-        <v>304.16666666666669</v>
-[...3 lines deleted...]
-        <v>365000</v>
+        <v>497.88918067226894</v>
+      </c>
+      <c r="R160" s="50">
+        <f>J160/2</f>
+        <v>473990.5</v>
       </c>
     </row>
     <row r="161" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="18">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B161" s="19">
         <v>2026</v>
       </c>
       <c r="C161" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D161" s="19" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>1</v>
+      </c>
+      <c r="E161" s="48" t="s">
+        <v>85</v>
+      </c>
+      <c r="F161" s="66" t="s">
+        <v>387</v>
       </c>
       <c r="G161" s="19" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>247981</v>
+        <v>121</v>
+      </c>
+      <c r="H161" s="48" t="s">
+        <v>98</v>
+      </c>
+      <c r="I161" s="70">
+        <v>1130136</v>
+      </c>
+      <c r="J161" s="69">
+        <v>1130136</v>
+      </c>
+      <c r="K161" s="67">
+        <v>430136</v>
       </c>
       <c r="L161" s="36">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M161" s="74">
+        <v>87200</v>
+      </c>
+      <c r="M161" s="71">
         <v>700000</v>
       </c>
-      <c r="N161" s="49">
+      <c r="N161" s="48">
         <v>2</v>
       </c>
       <c r="O161" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P161" s="21">
-        <v>1904</v>
+        <v>2360</v>
       </c>
       <c r="Q161" s="22">
         <f t="shared" si="0"/>
-        <v>497.88918067226894</v>
-[...3 lines deleted...]
-        <v>473990.5</v>
+        <v>478.87118644067795</v>
+      </c>
+      <c r="R161" s="50">
+        <f>I161/2</f>
+        <v>565068</v>
       </c>
     </row>
     <row r="162" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="18">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B162" s="19">
         <v>2026</v>
       </c>
       <c r="C162" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D162" s="19" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>1</v>
+      </c>
+      <c r="E162" s="48" t="s">
+        <v>122</v>
+      </c>
+      <c r="F162" s="66" t="s">
+        <v>388</v>
       </c>
       <c r="G162" s="19" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-        <v>430136</v>
+        <v>69</v>
+      </c>
+      <c r="H162" s="48" t="s">
+        <v>398</v>
+      </c>
+      <c r="I162" s="70">
+        <v>1011650</v>
+      </c>
+      <c r="J162" s="69">
+        <v>1011650</v>
+      </c>
+      <c r="K162" s="67">
+        <v>317000</v>
       </c>
       <c r="L162" s="36">
-        <v>87200</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>0</v>
+      </c>
+      <c r="M162" s="71">
+        <v>694650</v>
+      </c>
+      <c r="N162" s="48">
+        <v>1</v>
       </c>
       <c r="O162" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P162" s="21">
-        <v>2360</v>
+        <v>960</v>
       </c>
       <c r="Q162" s="22">
         <f t="shared" si="0"/>
-        <v>478.87118644067795</v>
-[...3 lines deleted...]
-        <v>565068</v>
+        <v>1053.8020833333333</v>
+      </c>
+      <c r="R162" s="50">
+        <f>I162</f>
+        <v>1011650</v>
       </c>
     </row>
     <row r="163" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="18">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B163" s="19">
         <v>2026</v>
       </c>
       <c r="C163" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D163" s="19" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>1</v>
+      </c>
+      <c r="E163" s="48" t="s">
+        <v>381</v>
+      </c>
+      <c r="F163" s="66" t="s">
+        <v>389</v>
       </c>
       <c r="G163" s="19" t="s">
-        <v>69</v>
-[...11 lines deleted...]
-        <v>317000</v>
+        <v>70</v>
+      </c>
+      <c r="H163" s="48" t="s">
+        <v>74</v>
+      </c>
+      <c r="I163" s="70">
+        <v>823529</v>
+      </c>
+      <c r="J163" s="69">
+        <v>823529</v>
+      </c>
+      <c r="K163" s="67">
+        <v>123529</v>
       </c>
       <c r="L163" s="36">
         <v>0</v>
       </c>
-      <c r="M163" s="74">
-[...2 lines deleted...]
-      <c r="N163" s="49">
+      <c r="M163" s="71">
+        <v>700000</v>
+      </c>
+      <c r="N163" s="48">
         <v>1</v>
       </c>
       <c r="O163" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P163" s="21">
-        <v>960</v>
+        <v>1176</v>
       </c>
       <c r="Q163" s="22">
         <f t="shared" si="0"/>
-        <v>1053.8020833333333</v>
-[...1 lines deleted...]
-      <c r="R163" s="52">
+        <v>700.27976190476193</v>
+      </c>
+      <c r="R163" s="50">
         <f>I163</f>
-        <v>1011650</v>
+        <v>823529</v>
       </c>
     </row>
     <row r="164" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="18">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B164" s="19">
         <v>2026</v>
       </c>
       <c r="C164" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D164" s="19" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>1</v>
+      </c>
+      <c r="E164" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="F164" s="66" t="s">
+        <v>390</v>
       </c>
       <c r="G164" s="19" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="H164" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="H164" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="I164" s="73">
-[...6 lines deleted...]
-        <v>123529</v>
+      <c r="I164" s="70">
+        <v>345000</v>
+      </c>
+      <c r="J164" s="69">
+        <v>345000</v>
+      </c>
+      <c r="K164" s="67">
+        <v>45000</v>
       </c>
       <c r="L164" s="36">
         <v>0</v>
       </c>
-      <c r="M164" s="74">
-[...2 lines deleted...]
-      <c r="N164" s="49">
+      <c r="M164" s="71">
+        <v>293250</v>
+      </c>
+      <c r="N164" s="48">
         <v>1</v>
       </c>
       <c r="O164" s="19" t="s">
-        <v>134</v>
+        <v>105</v>
       </c>
       <c r="P164" s="21">
-        <v>1176</v>
+        <v>900</v>
       </c>
       <c r="Q164" s="22">
         <f t="shared" si="0"/>
-        <v>700.27976190476193</v>
-[...1 lines deleted...]
-      <c r="R164" s="52">
+        <v>383.33333333333331</v>
+      </c>
+      <c r="R164" s="50">
         <f>I164</f>
-        <v>823529</v>
+        <v>345000</v>
       </c>
     </row>
     <row r="165" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="18">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B165" s="19">
         <v>2026</v>
       </c>
       <c r="C165" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D165" s="19" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>1</v>
+      </c>
+      <c r="E165" s="48" t="s">
+        <v>382</v>
+      </c>
+      <c r="F165" s="66" t="s">
+        <v>391</v>
       </c>
       <c r="G165" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="H165" s="49" t="s">
-[...9 lines deleted...]
-        <v>45000</v>
+      <c r="H165" s="48" t="s">
+        <v>163</v>
+      </c>
+      <c r="I165" s="70">
+        <v>816891</v>
+      </c>
+      <c r="J165" s="69">
+        <v>816891</v>
+      </c>
+      <c r="K165" s="67">
+        <v>123529</v>
       </c>
       <c r="L165" s="36">
         <v>0</v>
       </c>
-      <c r="M165" s="74">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="M165" s="71">
+        <v>693362</v>
+      </c>
+      <c r="N165" s="48">
+        <v>2</v>
       </c>
       <c r="O165" s="19" t="s">
         <v>105</v>
       </c>
       <c r="P165" s="21">
-        <v>900</v>
+        <v>1024</v>
       </c>
       <c r="Q165" s="22">
         <f t="shared" si="0"/>
-        <v>383.33333333333331</v>
-[...3 lines deleted...]
-        <v>345000</v>
+        <v>797.7451171875</v>
+      </c>
+      <c r="R165" s="50">
+        <f>I165/2</f>
+        <v>408445.5</v>
       </c>
     </row>
     <row r="166" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="18">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B166" s="19">
         <v>2026</v>
       </c>
       <c r="C166" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D166" s="19" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>1</v>
+      </c>
+      <c r="E166" s="48" t="s">
+        <v>127</v>
+      </c>
+      <c r="F166" s="66" t="s">
+        <v>392</v>
       </c>
       <c r="G166" s="19" t="s">
-        <v>72</v>
-[...11 lines deleted...]
-        <v>123529</v>
+        <v>114</v>
+      </c>
+      <c r="H166" s="48" t="s">
+        <v>222</v>
+      </c>
+      <c r="I166" s="70">
+        <v>1025000</v>
+      </c>
+      <c r="J166" s="69">
+        <v>1025000</v>
+      </c>
+      <c r="K166" s="67">
+        <v>325000</v>
       </c>
       <c r="L166" s="36">
         <v>0</v>
       </c>
-      <c r="M166" s="74">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="M166" s="71">
+        <v>700000</v>
+      </c>
+      <c r="N166" s="48">
+        <v>1</v>
       </c>
       <c r="O166" s="19" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="P166" s="21">
-        <v>1024</v>
+        <v>1008</v>
       </c>
       <c r="Q166" s="22">
         <f t="shared" si="0"/>
-        <v>797.7451171875</v>
-[...3 lines deleted...]
-        <v>408445.5</v>
+        <v>1016.8650793650794</v>
+      </c>
+      <c r="R166" s="50">
+        <f>I166</f>
+        <v>1025000</v>
       </c>
     </row>
     <row r="167" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="18">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B167" s="19">
         <v>2026</v>
       </c>
       <c r="C167" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D167" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="E167" s="49" t="s">
-[...3 lines deleted...]
-        <v>396</v>
+      <c r="E167" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="F167" s="66" t="s">
+        <v>393</v>
       </c>
       <c r="G167" s="19" t="s">
-        <v>115</v>
-[...11 lines deleted...]
-        <v>325000</v>
+        <v>72</v>
+      </c>
+      <c r="H167" s="66" t="s">
+        <v>399</v>
+      </c>
+      <c r="I167" s="70">
+        <v>1030000</v>
+      </c>
+      <c r="J167" s="69">
+        <v>1030000</v>
+      </c>
+      <c r="K167" s="67">
+        <v>330000</v>
       </c>
       <c r="L167" s="36">
         <v>0</v>
       </c>
-      <c r="M167" s="74">
+      <c r="M167" s="71">
         <v>700000</v>
       </c>
-      <c r="N167" s="49">
-        <v>1</v>
+      <c r="N167" s="48">
+        <v>5</v>
       </c>
       <c r="O167" s="19" t="s">
-        <v>134</v>
+        <v>105</v>
       </c>
       <c r="P167" s="21">
-        <v>1008</v>
+        <v>3998</v>
       </c>
       <c r="Q167" s="22">
         <f t="shared" si="0"/>
-        <v>1016.8650793650794</v>
-[...3 lines deleted...]
-        <v>1025000</v>
+        <v>257.62881440720361</v>
+      </c>
+      <c r="R167" s="50">
+        <f>I167/5</f>
+        <v>206000</v>
       </c>
     </row>
     <row r="168" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="18">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B168" s="19">
         <v>2026</v>
       </c>
       <c r="C168" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D168" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="E168" s="49" t="s">
-[...3 lines deleted...]
-        <v>397</v>
+      <c r="E168" s="68" t="s">
+        <v>383</v>
+      </c>
+      <c r="F168" s="66" t="s">
+        <v>394</v>
       </c>
       <c r="G168" s="19" t="s">
-        <v>72</v>
-[...11 lines deleted...]
-        <v>330000</v>
+        <v>115</v>
+      </c>
+      <c r="H168" s="48" t="s">
+        <v>173</v>
+      </c>
+      <c r="I168" s="70">
+        <v>500000</v>
+      </c>
+      <c r="J168" s="69">
+        <v>500000</v>
+      </c>
+      <c r="K168" s="67">
+        <v>0</v>
       </c>
       <c r="L168" s="36">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>190286</v>
+      </c>
+      <c r="M168" s="36">
+        <v>190286</v>
+      </c>
+      <c r="N168" s="48">
+        <v>2</v>
       </c>
       <c r="O168" s="19" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="P168" s="21">
-        <v>3998</v>
+        <v>1120</v>
       </c>
       <c r="Q168" s="22">
         <f t="shared" si="0"/>
-        <v>257.62881440720361</v>
-[...3 lines deleted...]
-        <v>206000</v>
+        <v>446.42857142857144</v>
+      </c>
+      <c r="R168" s="50">
+        <f>I168/2</f>
+        <v>250000</v>
       </c>
     </row>
     <row r="169" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="18">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B169" s="19">
         <v>2026</v>
       </c>
       <c r="C169" s="19" t="s">
         <v>0</v>
       </c>
       <c r="D169" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="E169" s="71" t="s">
-[...3 lines deleted...]
-        <v>398</v>
+      <c r="E169" s="48" t="s">
+        <v>384</v>
+      </c>
+      <c r="F169" s="66" t="s">
+        <v>395</v>
       </c>
       <c r="G169" s="19" t="s">
-        <v>116</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>71</v>
+      </c>
+      <c r="H169" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="I169" s="70">
+        <v>764142</v>
+      </c>
+      <c r="J169" s="69">
+        <v>764142</v>
+      </c>
+      <c r="K169" s="67">
+        <v>192788</v>
       </c>
       <c r="L169" s="36">
-        <v>190286</v>
-[...4 lines deleted...]
-      <c r="N169" s="49">
+        <v>76229</v>
+      </c>
+      <c r="M169" s="71">
+        <v>647583</v>
+      </c>
+      <c r="N169" s="48">
         <v>2</v>
       </c>
       <c r="O169" s="19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="P169" s="21">
-        <v>1120</v>
+        <v>1200</v>
       </c>
       <c r="Q169" s="22">
         <f t="shared" si="0"/>
-        <v>446.42857142857144</v>
-[...1 lines deleted...]
-      <c r="R169" s="52">
+        <v>636.78499999999997</v>
+      </c>
+      <c r="R169" s="50">
         <f>I169/2</f>
-        <v>250000</v>
+        <v>382071</v>
       </c>
     </row>
     <row r="170" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A170" s="18">
-[...24 lines deleted...]
-        <v>764142</v>
+      <c r="A170" s="80"/>
+      <c r="B170" s="81"/>
+      <c r="C170" s="77"/>
+      <c r="D170" s="77"/>
+      <c r="E170" s="65"/>
+      <c r="F170" s="8"/>
+      <c r="G170" s="65"/>
+      <c r="H170" s="65"/>
+      <c r="I170" s="62">
+        <f>SUM(I3:I158)</f>
+        <v>193524024</v>
       </c>
       <c r="J170" s="72">
-        <v>764142</v>
-[...26 lines deleted...]
-      </c>
+        <f t="shared" ref="J170:N170" si="1">SUM(J3:J158)</f>
+        <v>197596190.98000002</v>
+      </c>
+      <c r="K170" s="72">
+        <f t="shared" si="1"/>
+        <v>70599097</v>
+      </c>
+      <c r="L170" s="72">
+        <f t="shared" si="1"/>
+        <v>26808491.57</v>
+      </c>
+      <c r="M170" s="72">
+        <f t="shared" si="1"/>
+        <v>117371734</v>
+      </c>
+      <c r="N170" s="73">
+        <f t="shared" si="1"/>
+        <v>603</v>
+      </c>
+      <c r="O170" s="24"/>
+      <c r="P170" s="63"/>
+      <c r="Q170" s="28"/>
+      <c r="R170" s="64"/>
     </row>
     <row r="171" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A171" s="86">
-[...53 lines deleted...]
-        <v>280850</v>
+      <c r="A171" s="78"/>
+      <c r="B171" s="79"/>
+      <c r="C171" s="74"/>
+      <c r="D171" s="74"/>
+      <c r="E171" s="75"/>
+      <c r="F171" s="75"/>
+      <c r="G171" s="75"/>
+      <c r="H171" s="75"/>
+      <c r="I171" s="8"/>
+      <c r="J171" s="76"/>
+      <c r="K171" s="8"/>
+      <c r="L171" s="8"/>
+      <c r="M171" s="8"/>
+      <c r="N171" s="8"/>
+      <c r="O171" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="P171" s="4">
+        <f>AVERAGE(P3:P170)</f>
+        <v>3729.8536585365855</v>
+      </c>
+      <c r="Q171" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="R171" s="5">
+        <f>K170/J170</f>
+        <v>0.35728976682119234</v>
       </c>
     </row>
     <row r="172" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A172" s="89"/>
-[...81 lines deleted...]
-      <c r="O174" s="3" t="s">
+      <c r="A172" s="78"/>
+      <c r="B172" s="79"/>
+      <c r="C172" s="74"/>
+      <c r="D172" s="74"/>
+      <c r="E172" s="75"/>
+      <c r="F172" s="75"/>
+      <c r="G172" s="75"/>
+      <c r="H172" s="75"/>
+      <c r="I172" s="75"/>
+      <c r="J172" s="75"/>
+      <c r="K172" s="75"/>
+      <c r="L172" s="75"/>
+      <c r="M172" s="75"/>
+      <c r="N172" s="75"/>
+      <c r="O172" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="P174" s="6">
+      <c r="P172" s="6">
         <f>AVERAGE(Q3:Q150)</f>
         <v>337.67874256038567</v>
       </c>
-      <c r="Q174" s="3" t="s">
+      <c r="Q172" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="R174" s="7">
+      <c r="R172" s="7">
         <f>AVERAGE(J3:J150)</f>
-        <v>1229360.0067567567</v>
-      </c>
+        <v>1286509.2431081082</v>
+      </c>
+    </row>
+    <row r="173" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="O173" s="10"/>
+      <c r="Q173" s="12"/>
     </row>
     <row r="175" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="O175" s="10"/>
-[...12 lines deleted...]
-      <c r="L179" s="14"/>
+      <c r="M175" s="13"/>
+      <c r="O175" s="14"/>
+      <c r="P175" s="15"/>
+      <c r="Q175" s="16"/>
+    </row>
+    <row r="176" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J176" s="14"/>
+    </row>
+    <row r="177" spans="12:12" x14ac:dyDescent="0.2">
+      <c r="L177" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="I1:J1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>